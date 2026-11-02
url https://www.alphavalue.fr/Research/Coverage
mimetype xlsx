--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="1000" yWindow="1000" windowWidth="15000" windowHeight="10000"/>
   </bookViews>
   <sheets>
     <sheet name="AlphaValue Companies Coverage" sheetId="1" r:id="rId1"/>
     <sheet name="AlphaValue Sector Coverage" sheetId="2" r:id="rId2"/>
     <sheet name="AlphaValue Country Coverage" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3765" uniqueCount="2230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3758" uniqueCount="2228">
   <si>
     <t>ABBN SW EQUITY</t>
   </si>
   <si>
     <t>Novo Nordisk</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>CH0013396012</t>
   </si>
   <si>
     <t>Mayr-Melnhof Karton</t>
   </si>
   <si>
     <t>Rusal</t>
   </si>
   <si>
     <t>Arkema</t>
   </si>
   <si>
     <t>CPR IM EQUITY</t>
   </si>
   <si>
@@ -91,98 +91,86 @@
   <si>
     <t>Roche Holding</t>
   </si>
   <si>
     <t>VOD.L</t>
   </si>
   <si>
     <t>CH0239229302</t>
   </si>
   <si>
     <t>JENGN.DE</t>
   </si>
   <si>
     <t>BEKB BB EQUITY</t>
   </si>
   <si>
     <t>LOIM.PA</t>
   </si>
   <si>
     <t>KBC BB EQUITY</t>
   </si>
   <si>
     <t>DHL GY EQUITY</t>
   </si>
   <si>
-    <t>€73bn</t>
-[...1 lines deleted...]
-  <si>
     <t>TEG GY EQUITY</t>
   </si>
   <si>
     <t>Barclays</t>
   </si>
   <si>
     <t>TFI FP EQUITY</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>JE00BN574F90</t>
   </si>
   <si>
     <t>ITM.L</t>
   </si>
   <si>
     <t>TUI1N.DE</t>
   </si>
   <si>
-    <t>€669bn</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>Volker Bosse</t>
   </si>
   <si>
     <t>MAB LN EQUITY</t>
   </si>
   <si>
     <t>Hannover Rueck</t>
   </si>
   <si>
     <t>Vodafone</t>
   </si>
   <si>
-    <t>BATD.PA</t>
-[...1 lines deleted...]
-  <si>
     <t>Atlas Copco</t>
   </si>
   <si>
     <t>SAND SS EQUITY</t>
   </si>
   <si>
     <t>Airbus Group</t>
   </si>
   <si>
     <t>INGA NA EQUITY</t>
   </si>
   <si>
     <t>BCP PL EQUITY</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>Bechtle</t>
   </si>
   <si>
     <t>Virbac</t>
   </si>
   <si>
     <t>DE000TUAG505</t>
@@ -199,56 +187,56 @@
   <si>
     <t>Hotel, Catering &amp; Leisure</t>
   </si>
   <si>
     <t>ITM Power</t>
   </si>
   <si>
     <t>Non-Food Retail</t>
   </si>
   <si>
     <t>NL00150001Q9</t>
   </si>
   <si>
     <t>BEAN.S</t>
   </si>
   <si>
     <t>URW FP EQUITY</t>
   </si>
   <si>
     <t>DB1 GY EQUITY</t>
   </si>
   <si>
     <t>KGF.L</t>
   </si>
   <si>
+    <t>BCHN.S</t>
+  </si>
+  <si>
     <t>Husqvarna</t>
   </si>
   <si>
-    <t>BCHN.S</t>
-[...1 lines deleted...]
-  <si>
     <t>€328bn</t>
   </si>
   <si>
     <t>KPN NA EQUITY</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ROPC.S</t>
   </si>
   <si>
     <t>Quentin de Villeneuve</t>
   </si>
   <si>
     <t>Electrolux</t>
   </si>
   <si>
     <t>GB00BHJYC057</t>
   </si>
   <si>
     <t>TTE FP EQUITY</t>
   </si>
   <si>
     <t>DE0005190003</t>
@@ -301,176 +289,176 @@
   <si>
     <t>AMA.MC</t>
   </si>
   <si>
     <t>GB0008706128</t>
   </si>
   <si>
     <t>GLEN LN EQUITY</t>
   </si>
   <si>
     <t>ENI.MI</t>
   </si>
   <si>
     <t>INF LN EQUITY</t>
   </si>
   <si>
     <t>Holmen</t>
   </si>
   <si>
     <t>Ses</t>
   </si>
   <si>
     <t>LISP SE EQUITY</t>
   </si>
   <si>
+    <t>SOON.S</t>
+  </si>
+  <si>
     <t>FI0009007884</t>
   </si>
   <si>
-    <t>SOON.S</t>
-[...1 lines deleted...]
-  <si>
     <t>ALV GY EQUITY</t>
   </si>
   <si>
     <t>Qiagen</t>
   </si>
   <si>
     <t>UPM.HE</t>
   </si>
   <si>
     <t>CONG.DE</t>
   </si>
   <si>
     <t>Marks &amp; Spencer</t>
   </si>
   <si>
     <t>TEGG.DE</t>
   </si>
   <si>
     <t>D/s Norden</t>
   </si>
   <si>
     <t>SAN.MC</t>
   </si>
   <si>
     <t>Moncler</t>
   </si>
   <si>
     <t>CAST.ST</t>
   </si>
   <si>
     <t>GMAB DC EQUITY</t>
   </si>
   <si>
+    <t>€33bn</t>
+  </si>
+  <si>
     <t>Sonova Holding</t>
   </si>
   <si>
     <t>MFEB IM EQUITY</t>
   </si>
   <si>
     <t>JMAT.L</t>
   </si>
   <si>
     <t>LIN US EQUITY</t>
   </si>
   <si>
     <t>WRT1V FH EQUITY</t>
   </si>
   <si>
     <t>NN.AS</t>
   </si>
   <si>
     <t>BOL FP EQUITY</t>
   </si>
   <si>
     <t>STERV.HE</t>
   </si>
   <si>
     <t>Hera</t>
   </si>
   <si>
     <t>FR0000050809</t>
   </si>
   <si>
     <t>Eurazeo</t>
   </si>
   <si>
     <t>En+</t>
   </si>
   <si>
     <t>STAN.L</t>
   </si>
   <si>
     <t>NL0000360618</t>
   </si>
   <si>
     <t>Vinci</t>
   </si>
   <si>
     <t>WISEA.L</t>
   </si>
   <si>
+    <t>€211bn</t>
+  </si>
+  <si>
     <t>Russia</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>CON GY EQUITY</t>
   </si>
   <si>
     <t>FCC</t>
   </si>
   <si>
     <t>OMV</t>
   </si>
   <si>
     <t>GB00B4Y7R145</t>
   </si>
   <si>
     <t>BAYN GY EQUITY</t>
   </si>
   <si>
     <t>REL LN EQUITY</t>
   </si>
   <si>
     <t>Tessenderlo Group</t>
   </si>
   <si>
     <t>Equinor</t>
   </si>
   <si>
-    <t>€27bn</t>
-[...1 lines deleted...]
-  <si>
     <t>VU.PA</t>
   </si>
   <si>
-    <t>€813bn</t>
-[...1 lines deleted...]
-  <si>
     <t>GBLB BB EQUITY</t>
   </si>
   <si>
     <t>RACE.MI</t>
   </si>
   <si>
     <t>DE0007667107</t>
   </si>
   <si>
     <t>BOLL.PA</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>EDP.LS</t>
   </si>
   <si>
     <t>BAS GY EQUITY</t>
@@ -487,95 +475,92 @@
   <si>
     <t>Sartorius</t>
   </si>
   <si>
     <t>BZU.MI</t>
   </si>
   <si>
     <t>Hélène Coumes</t>
   </si>
   <si>
     <t>NEX FP EQUITY</t>
   </si>
   <si>
     <t>RENA.PA</t>
   </si>
   <si>
     <t>ESSITYB.ST</t>
   </si>
   <si>
     <t>IDR SM EQUITY</t>
   </si>
   <si>
     <t>EMMN SE EQUITY</t>
   </si>
   <si>
-    <t>€36bn</t>
-[...1 lines deleted...]
-  <si>
     <t>ENI</t>
   </si>
   <si>
     <t>Skandinaviska Enskilda Bank</t>
   </si>
   <si>
     <t>KWSG.DE</t>
   </si>
   <si>
     <t>DHL Group</t>
   </si>
   <si>
     <t>ATE FP EQUITY</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>BNP Paribas</t>
   </si>
   <si>
     <t>BIRG.I</t>
   </si>
   <si>
     <t>FI0009013296</t>
   </si>
   <si>
     <t>CDR.WA</t>
   </si>
   <si>
-    <t>€96bn</t>
-[...1 lines deleted...]
-  <si>
     <t>TENR.MI</t>
   </si>
   <si>
+    <t>GB00BSZBP530</t>
+  </si>
+  <si>
+    <t>UPM-Kymmene</t>
+  </si>
+  <si>
     <t>IT0005278236</t>
   </si>
   <si>
-    <t>UPM-Kymmene</t>
-[...1 lines deleted...]
-  <si>
     <t>NESTE.HE</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>EKTAB.ST</t>
   </si>
   <si>
     <t>Commerzbank</t>
   </si>
   <si>
     <t>Interroll</t>
   </si>
   <si>
     <t>SEBA SS EQUITY</t>
   </si>
   <si>
     <t>CWC GY EQUITY</t>
   </si>
   <si>
     <t>OMV AV EQUITY</t>
   </si>
   <si>
     <t>BKT.MC</t>
@@ -604,104 +589,104 @@
   <si>
     <t>ES0105777017</t>
   </si>
   <si>
     <t>DE000KSAG888</t>
   </si>
   <si>
     <t>Swiss Life Holding</t>
   </si>
   <si>
     <t>DANO.PA</t>
   </si>
   <si>
     <t>MTXGN.DE</t>
   </si>
   <si>
     <t>EXO NA EQUITY</t>
   </si>
   <si>
     <t>Nexi</t>
   </si>
   <si>
     <t>HSBA LN EQUITY</t>
   </si>
   <si>
-    <t>FR0000051732</t>
-[...1 lines deleted...]
-  <si>
     <t>Arthur Kuntz</t>
   </si>
   <si>
     <t>BOL.ST</t>
   </si>
   <si>
     <t>Linde plc</t>
   </si>
   <si>
     <t>EONGN.DE</t>
   </si>
   <si>
     <t>MAERSKB.CO</t>
   </si>
   <si>
     <t>PPGN SE EQUITY</t>
   </si>
   <si>
-    <t>€2,495bn</t>
-[...1 lines deleted...]
-  <si>
     <t>TPEG.DE</t>
   </si>
   <si>
     <t>BRBY.L</t>
   </si>
   <si>
     <t>MMK AV EQUITY</t>
   </si>
   <si>
     <t>L'Oréal</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
+    <t>€354bn</t>
+  </si>
+  <si>
     <t>BATS.L</t>
   </si>
   <si>
     <t>GB0007188757</t>
   </si>
   <si>
     <t>Deutsche EuroShop</t>
   </si>
   <si>
     <t>MKS.L</t>
   </si>
   <si>
     <t>EDP PL EQUITY</t>
   </si>
   <si>
+    <t>€406bn</t>
+  </si>
+  <si>
     <t>MKS LN EQUITY</t>
   </si>
   <si>
     <t>BMW GY EQUITY</t>
   </si>
   <si>
     <t>ASSAB.ST</t>
   </si>
   <si>
     <t>bioMerieux</t>
   </si>
   <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>Teleperformance</t>
   </si>
   <si>
     <t>ISP.MI</t>
   </si>
   <si>
     <t>NXPI US EQUITY</t>
   </si>
   <si>
     <t>TOM2 NA EQUITY</t>
@@ -727,56 +712,56 @@
   <si>
     <t>Helvetia Baloise Holding</t>
   </si>
   <si>
     <t>DKSH.S</t>
   </si>
   <si>
     <t>INVEB SS EQUITY</t>
   </si>
   <si>
     <t>Glencore</t>
   </si>
   <si>
     <t>ES0182870214</t>
   </si>
   <si>
     <t>Seb</t>
   </si>
   <si>
     <t>HMSO.L</t>
   </si>
   <si>
     <t>Orange Belgium</t>
   </si>
   <si>
+    <t>DE000ZAL1111</t>
+  </si>
+  <si>
     <t>GIVN SE EQUITY</t>
   </si>
   <si>
-    <t>DE000ZAL1111</t>
-[...1 lines deleted...]
-  <si>
     <t>SE0001662230</t>
   </si>
   <si>
     <t>Sika</t>
   </si>
   <si>
     <t>GEBN.S</t>
   </si>
   <si>
     <t>RR.L</t>
   </si>
   <si>
     <t>SRENH.S</t>
   </si>
   <si>
     <t>OMVV.VI</t>
   </si>
   <si>
     <t>Saïma Hussain</t>
   </si>
   <si>
     <t>NN NA EQUITY</t>
   </si>
   <si>
     <t>EZJ LN EQUITY</t>
@@ -787,98 +772,92 @@
   <si>
     <t>SAF.PA</t>
   </si>
   <si>
     <t>BESI NA EQUITY</t>
   </si>
   <si>
     <t>ULVR LN EQUITY</t>
   </si>
   <si>
     <t>HEIG.DE</t>
   </si>
   <si>
     <t>SAF FP EQUITY</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>DOKA SE EQUITY</t>
   </si>
   <si>
-    <t>SE0015810247</t>
-[...1 lines deleted...]
-  <si>
     <t>TEP FP EQUITY</t>
   </si>
   <si>
     <t>HO FP EQUITY</t>
   </si>
   <si>
     <t>DHLN.DE</t>
   </si>
   <si>
     <t>VIRB.PA</t>
   </si>
   <si>
     <t>Vitushan Vijayakumar</t>
   </si>
   <si>
     <t>FCC.MC</t>
   </si>
   <si>
     <t>SY1 GY EQUITY</t>
   </si>
   <si>
     <t>COLR BB EQUITY</t>
   </si>
   <si>
     <t>Nordea</t>
   </si>
   <si>
     <t>DANSKE DC EQUITY</t>
   </si>
   <si>
     <t>LSEG.L</t>
   </si>
   <si>
     <t>Emeis</t>
   </si>
   <si>
     <t>CAGR.PA</t>
   </si>
   <si>
     <t>GB0007908733</t>
   </si>
   <si>
-    <t>€2,016bn</t>
-[...1 lines deleted...]
-  <si>
     <t>Sodexo</t>
   </si>
   <si>
     <t>Deutsche Telekom</t>
   </si>
   <si>
     <t>TE.PA</t>
   </si>
   <si>
     <t>Rio Tinto</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>INVEB.ST</t>
   </si>
   <si>
     <t>Sage</t>
   </si>
   <si>
     <t>CH0012214059</t>
   </si>
   <si>
     <t>KTA GY EQUITY</t>
@@ -1078,164 +1057,170 @@
   <si>
     <t>4X0.DE</t>
   </si>
   <si>
     <t>S32.L</t>
   </si>
   <si>
     <t>TTEF.PA</t>
   </si>
   <si>
     <t>BARN SE EQUITY</t>
   </si>
   <si>
     <t>LEGD.PA</t>
   </si>
   <si>
     <t>MONC IM EQUITY</t>
   </si>
   <si>
     <t>VNA GY EQUITY</t>
   </si>
   <si>
     <t>Wpp</t>
   </si>
   <si>
+    <t>€227bn</t>
+  </si>
+  <si>
     <t>Diageo</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>MAERSKB DC EQUITY</t>
   </si>
   <si>
     <t>Allegro.eu</t>
   </si>
   <si>
     <t>DANI.MI</t>
   </si>
   <si>
     <t>Engie</t>
   </si>
   <si>
     <t>NL0000289213</t>
   </si>
   <si>
-    <t>GB00B24CGK77</t>
-[...1 lines deleted...]
-  <si>
     <t>Munich RE</t>
   </si>
   <si>
     <t>CBKG.DE</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>UNIQA Insurance Group AG</t>
   </si>
   <si>
+    <t>SGE LN EQUITY</t>
+  </si>
+  <si>
     <t>ELISA.HE</t>
   </si>
   <si>
-    <t>SGE LN EQUITY</t>
-[...1 lines deleted...]
-  <si>
     <t>DIAS.MI</t>
   </si>
   <si>
     <t>PTSON0AM0001</t>
   </si>
   <si>
     <t>SE0000695876</t>
   </si>
   <si>
+    <t>€635bn</t>
+  </si>
+  <si>
     <t>AKE.PA</t>
   </si>
   <si>
     <t>ADEN.S</t>
   </si>
   <si>
     <t>DSM-Firmenich</t>
   </si>
   <si>
     <t>GB0001638955</t>
   </si>
   <si>
     <t>Schneider Electric</t>
   </si>
   <si>
+    <t>€106bn</t>
+  </si>
+  <si>
     <t>VNAN.DE</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>CURY.L</t>
   </si>
   <si>
     <t>GETP.PA</t>
   </si>
   <si>
     <t>Sainsbury</t>
   </si>
   <si>
     <t>CH0012255151</t>
   </si>
   <si>
     <t>DK0060083210</t>
   </si>
   <si>
+    <t>PGHN.S</t>
+  </si>
+  <si>
     <t>EdenRed</t>
   </si>
   <si>
-    <t>PGHN.S</t>
-[...1 lines deleted...]
-  <si>
     <t>SSABA SS EQUITY</t>
   </si>
   <si>
     <t>Essity</t>
   </si>
   <si>
     <t>CH0360674466</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>AF FP EQUITY</t>
   </si>
   <si>
+    <t>RYA ID EQUITY</t>
+  </si>
+  <si>
     <t>DWNG.DE</t>
   </si>
   <si>
-    <t>RYA ID EQUITY</t>
-[...1 lines deleted...]
-  <si>
     <t>ITV LN EQUITY</t>
   </si>
   <si>
     <t>ACS.MC</t>
   </si>
   <si>
     <t>KNEBV.HE</t>
   </si>
   <si>
     <t>GB00B082RF11</t>
   </si>
   <si>
     <t>HUSQB.ST</t>
   </si>
   <si>
     <t>Melia Hotels International</t>
   </si>
   <si>
     <t>LAND SE EQUITY</t>
   </si>
   <si>
     <t>IT0005712671</t>
   </si>
   <si>
     <t>SPM IM EQUITY</t>
@@ -1300,131 +1285,134 @@
   <si>
     <t>AIBG.I</t>
   </si>
   <si>
     <t>H Lundbeck</t>
   </si>
   <si>
     <t>DIGIS.MC</t>
   </si>
   <si>
     <t>MERY.PA</t>
   </si>
   <si>
     <t>Demant</t>
   </si>
   <si>
     <t>DWS</t>
   </si>
   <si>
     <t>WISE LN EQUITY</t>
   </si>
   <si>
     <t>Pharma</t>
   </si>
   <si>
+    <t>€2,185bn</t>
+  </si>
+  <si>
     <t>HOLMB SS EQUITY</t>
   </si>
   <si>
     <t>Remy Cointreau</t>
   </si>
   <si>
-    <t>€560bn</t>
-[...1 lines deleted...]
-  <si>
     <t>Millicom</t>
   </si>
   <si>
     <t>EPIRA.ST</t>
   </si>
   <si>
+    <t>€778bn</t>
+  </si>
+  <si>
     <t>BE0003797140</t>
   </si>
   <si>
     <t>GB00B63H8491</t>
   </si>
   <si>
     <t>SHEL LN EQUITY</t>
   </si>
   <si>
     <t>Evolution AB</t>
   </si>
   <si>
     <t>Bilfinger</t>
   </si>
   <si>
     <t>NEMETSCHEK GROUP</t>
   </si>
   <si>
     <t>DEMANT.CO</t>
   </si>
   <si>
     <t>AGN NA EQUITY</t>
   </si>
   <si>
     <t>BASF SE</t>
   </si>
   <si>
     <t>DGE.L</t>
   </si>
   <si>
     <t>ABB</t>
   </si>
   <si>
     <t>NO0010345853</t>
   </si>
   <si>
     <t>Rolls-Royce</t>
   </si>
   <si>
+    <t>SE0022060521</t>
+  </si>
+  <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>RI FP EQUITY</t>
   </si>
   <si>
     <t>FCC SM EQUITY</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>FR0011950732</t>
   </si>
   <si>
     <t>TSCO LN EQUITY</t>
   </si>
   <si>
     <t>FR0000120503</t>
   </si>
   <si>
     <t>CH0009002962</t>
   </si>
   <si>
-    <t>€3,107bn</t>
-[...1 lines deleted...]
-  <si>
     <t>FORTUM FH EQUITY</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
     <t>BESI.AS</t>
   </si>
   <si>
     <t>ITX.MC</t>
   </si>
   <si>
     <t>D’Ieteren Group</t>
   </si>
   <si>
     <t>BE0974258874</t>
   </si>
   <si>
     <t>GF.S</t>
   </si>
   <si>
     <t>K+S</t>
   </si>
   <si>
     <t>SESFG.LU</t>
@@ -1444,53 +1432,50 @@
   <si>
     <t>Alfa Laval</t>
   </si>
   <si>
     <t>BMPS.MI</t>
   </si>
   <si>
     <t>STLAM IM EQUITY</t>
   </si>
   <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>BOUY.PA</t>
   </si>
   <si>
     <t>CPRI.MI</t>
   </si>
   <si>
     <t>GFCP.PA</t>
   </si>
   <si>
     <t>EBRO.MC</t>
   </si>
   <si>
-    <t>SE0000112385</t>
-[...1 lines deleted...]
-  <si>
     <t>ENPG RM EQUITY</t>
   </si>
   <si>
     <t>Banco Comercial Portugues</t>
   </si>
   <si>
     <t>Siemens Energy</t>
   </si>
   <si>
     <t>Viridien</t>
   </si>
   <si>
     <t>Amundi</t>
   </si>
   <si>
     <t>EVNV.VI</t>
   </si>
   <si>
     <t>ArcelorMittal</t>
   </si>
   <si>
     <t>SPSN.S</t>
   </si>
   <si>
     <t>Vivendi</t>
@@ -1615,59 +1600,56 @@
   <si>
     <t>QDT FP EQUITY</t>
   </si>
   <si>
     <t>LR FP EQUITY</t>
   </si>
   <si>
     <t>SREN SW EQUITY</t>
   </si>
   <si>
     <t>CH0008742519</t>
   </si>
   <si>
     <t>AIRF.PA</t>
   </si>
   <si>
     <t>Technip Energies</t>
   </si>
   <si>
     <t>SIEGN.DE</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
-    <t>€449bn</t>
+    <t>€777bn</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
-    <t>BLC FP EQUITY</t>
-[...1 lines deleted...]
-  <si>
     <t>JMAT LN EQUITY</t>
   </si>
   <si>
     <t>SE0011090018</t>
   </si>
   <si>
     <t>Erste Group</t>
   </si>
   <si>
     <t>IETB.BR</t>
   </si>
   <si>
     <t>SE0000171100</t>
   </si>
   <si>
     <t>CH0244767585</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>PIRC.MI</t>
   </si>
   <si>
     <t>FR0000035081</t>
@@ -1714,194 +1696,194 @@
   <si>
     <t>Dassault Systèmes</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>RKT.L</t>
   </si>
   <si>
     <t>TRE SM EQUITY</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>GB0002374006</t>
   </si>
   <si>
     <t>ERMT.PA</t>
   </si>
   <si>
     <t>BUCN.S</t>
   </si>
   <si>
-    <t>€137bn</t>
-[...1 lines deleted...]
-  <si>
     <t>Ottobock</t>
   </si>
   <si>
     <t>AMP IM EQUITY</t>
   </si>
   <si>
     <t>Pernod Ricard</t>
   </si>
   <si>
     <t>DEZ GY EQUITY</t>
   </si>
   <si>
     <t>DE0006047004</t>
   </si>
   <si>
+    <t>€408bn</t>
+  </si>
+  <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>VOLVB.ST</t>
   </si>
   <si>
     <t>GB00B5ZN1N88</t>
   </si>
   <si>
     <t>Shelly Group SE</t>
   </si>
   <si>
     <t>Reckitt Benckiser Group</t>
   </si>
   <si>
     <t>VIRI FP EQUITY</t>
   </si>
   <si>
     <t>NL0010545661</t>
   </si>
   <si>
     <t>Akash Nandy</t>
   </si>
   <si>
     <t>AUTO.OL</t>
   </si>
   <si>
     <t>DAN IM EQUITY</t>
   </si>
   <si>
+    <t>€533bn</t>
+  </si>
+  <si>
     <t>ML FP EQUITY</t>
   </si>
   <si>
     <t>Vestas Wind Systems</t>
   </si>
   <si>
     <t>CH0126673539</t>
   </si>
   <si>
+    <t>€267bn</t>
+  </si>
+  <si>
+    <t>€554bn</t>
+  </si>
+  <si>
     <t>BATS LN EQUITY</t>
   </si>
   <si>
     <t>NHY.OL</t>
   </si>
   <si>
     <t>PBBG.DE</t>
   </si>
   <si>
-    <t>€378bn</t>
-[...1 lines deleted...]
-  <si>
     <t>UCB.BR</t>
   </si>
   <si>
     <t>RU000A1025V3</t>
   </si>
   <si>
     <t>Autos</t>
   </si>
   <si>
     <t>DE0005765507</t>
   </si>
   <si>
     <t>KTAG.DE</t>
   </si>
   <si>
     <t>Jitisha Malhotra</t>
   </si>
   <si>
     <t>Koninklijke Philips NV</t>
   </si>
   <si>
     <t>BUCN SE EQUITY</t>
   </si>
   <si>
-    <t>€253bn</t>
-[...1 lines deleted...]
-  <si>
     <t>Alexandre Germann</t>
   </si>
   <si>
     <t>KGX.DE</t>
   </si>
   <si>
     <t>SDFGN.DE</t>
   </si>
   <si>
     <t>Datwyler</t>
   </si>
   <si>
     <t>FPE3 GY EQUITY</t>
   </si>
   <si>
     <t>ES0134950F36</t>
   </si>
   <si>
     <t>FIE GY EQUITY</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>RELX Group</t>
   </si>
   <si>
     <t>CH0126881561</t>
   </si>
   <si>
     <t>Eramet</t>
   </si>
   <si>
     <t>SCHP SE EQUITY</t>
   </si>
   <si>
     <t>Maximilien Pascaud</t>
   </si>
   <si>
     <t>G IM EQUITY</t>
   </si>
   <si>
     <t>ALCC.S</t>
   </si>
   <si>
-    <t>€293bn</t>
-[...1 lines deleted...]
-  <si>
     <t>FI0009002422</t>
   </si>
   <si>
     <t>IHG LN EQUITY</t>
   </si>
   <si>
     <t>BOL SS EQUITY</t>
   </si>
   <si>
     <t>LVMH.PA</t>
   </si>
   <si>
     <t>ORSTED.CO</t>
   </si>
   <si>
     <t>FR001400J770</t>
   </si>
   <si>
     <t>BZU IM EQUITY</t>
   </si>
   <si>
     <t>JC Decaux</t>
   </si>
   <si>
     <t>Pirelli</t>
@@ -1936,50 +1918,53 @@
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>NL0015435975</t>
   </si>
   <si>
     <t>AMS SM EQUITY</t>
   </si>
   <si>
     <t>WDPP.BR</t>
   </si>
   <si>
     <t>FME GY EQUITY</t>
   </si>
   <si>
     <t>EN FP EQUITY</t>
   </si>
   <si>
     <t>BIRG ID EQUITY</t>
   </si>
   <si>
     <t>UHR SW EQUITY</t>
   </si>
   <si>
+    <t>€520bn</t>
+  </si>
+  <si>
     <t>STERV FH EQUITY</t>
   </si>
   <si>
     <t>thyssenkrupp</t>
   </si>
   <si>
     <t>GB0030913577</t>
   </si>
   <si>
     <t>DE0005439004</t>
   </si>
   <si>
     <t>TRE.MC</t>
   </si>
   <si>
     <t>AAL.L</t>
   </si>
   <si>
     <t>BAES.L</t>
   </si>
   <si>
     <t>1ASTG.DE</t>
   </si>
   <si>
     <t>GB0007980591</t>
@@ -2011,56 +1996,56 @@
   <si>
     <t>LU1598757687</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>BAER SW EQUITY</t>
   </si>
   <si>
     <t>CASP.PA</t>
   </si>
   <si>
     <t>RDC.DE</t>
   </si>
   <si>
     <t>BLND.L</t>
   </si>
   <si>
     <t>ALC SW EQUITY</t>
   </si>
   <si>
     <t>TEL2B SS EQUITY</t>
   </si>
   <si>
+    <t>TE FP EQUITY</t>
+  </si>
+  <si>
     <t>EVN AV EQUITY</t>
   </si>
   <si>
-    <t>TE FP EQUITY</t>
-[...1 lines deleted...]
-  <si>
     <t>NO0010096985</t>
   </si>
   <si>
     <t>NOVOB DC EQUITY</t>
   </si>
   <si>
     <t>BN FP EQUITY</t>
   </si>
   <si>
     <t>Smith &amp; Nephew</t>
   </si>
   <si>
     <t>ES0122060314</t>
   </si>
   <si>
     <t>QDT.PA</t>
   </si>
   <si>
     <t>HNKG.DE</t>
   </si>
   <si>
     <t>NDXG.DE</t>
   </si>
   <si>
     <t>Tecan</t>
@@ -2146,53 +2131,50 @@
   <si>
     <t>Bic</t>
   </si>
   <si>
     <t>Solvay</t>
   </si>
   <si>
     <t>GALP PL EQUITY</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>Ubisoft Entertainment</t>
   </si>
   <si>
     <t>HFG GY EQUITY</t>
   </si>
   <si>
     <t>DE000A1DAHH0</t>
   </si>
   <si>
     <t>AZN LN EQUITY</t>
   </si>
   <si>
-    <t>€374bn</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN Group</t>
   </si>
   <si>
     <t>SLHN SW EQUITY</t>
   </si>
   <si>
     <t>ALE PW EQUITY</t>
   </si>
   <si>
     <t>DKSH SE EQUITY</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>VOWG_P.DE</t>
   </si>
   <si>
     <t>ORAN.PA</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
@@ -2320,131 +2302,137 @@
   <si>
     <t>CH0025536027</t>
   </si>
   <si>
     <t>AMUN.PA</t>
   </si>
   <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>MAB.L</t>
   </si>
   <si>
     <t>Varun Sikka</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>IMB.L</t>
   </si>
   <si>
-    <t>€698bn</t>
-[...1 lines deleted...]
-  <si>
     <t>Imperial Brands</t>
   </si>
   <si>
     <t>VWS DC EQUITY</t>
   </si>
   <si>
     <t>BEKB.BR</t>
   </si>
   <si>
     <t>Shell</t>
   </si>
   <si>
+    <t>€695bn</t>
+  </si>
+  <si>
     <t>Food Retail</t>
   </si>
   <si>
     <t>JST.DE</t>
   </si>
   <si>
     <t>SGRO LN EQUITY</t>
   </si>
   <si>
     <t>DE0005470306</t>
   </si>
   <si>
     <t>MAP.MC</t>
   </si>
   <si>
     <t>Puig Brand SA</t>
   </si>
   <si>
     <t>FR0000131757</t>
   </si>
   <si>
     <t>IMI.L</t>
   </si>
   <si>
+    <t>€2,438bn</t>
+  </si>
+  <si>
     <t>KNIN.S</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>HelloFresh</t>
   </si>
   <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>LU2598331598</t>
   </si>
   <si>
     <t>FREG.DE</t>
   </si>
   <si>
     <t>ANA.MC</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>IFCN.S</t>
   </si>
   <si>
     <t>JDW LN EQUITY</t>
   </si>
   <si>
     <t>UCB</t>
   </si>
   <si>
     <t>MMTP.PA</t>
   </si>
   <si>
     <t>Allianz</t>
   </si>
   <si>
     <t>SAP GY EQUITY</t>
   </si>
   <si>
+    <t>€29bn</t>
+  </si>
+  <si>
     <t>SE0000107203</t>
   </si>
   <si>
     <t>Sacyr</t>
   </si>
   <si>
     <t>JUN3 GY EQUITY</t>
   </si>
   <si>
     <t>CARLB.CO</t>
   </si>
   <si>
     <t>PPGN.S</t>
   </si>
   <si>
     <t>FAE SM EQUITY</t>
   </si>
   <si>
     <t>BBVA SM EQUITY</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>Euronext NV</t>
@@ -2452,53 +2440,50 @@
   <si>
     <t>IMI LN EQUITY</t>
   </si>
   <si>
     <t>DE000JST4000</t>
   </si>
   <si>
     <t>Orange</t>
   </si>
   <si>
     <t>Kardex</t>
   </si>
   <si>
     <t>M6-metropole Television</t>
   </si>
   <si>
     <t>WLN FP EQUITY</t>
   </si>
   <si>
     <t>Telenor</t>
   </si>
   <si>
     <t>FUCHS Pref.</t>
   </si>
   <si>
-    <t>€397bn</t>
-[...1 lines deleted...]
-  <si>
     <t>NK FP EQUITY</t>
   </si>
   <si>
     <t>Consumer Durables</t>
   </si>
   <si>
     <t>PLSOFTB00016</t>
   </si>
   <si>
     <t>TEL.OL</t>
   </si>
   <si>
     <t>TKA GY EQUITY</t>
   </si>
   <si>
     <t>Informa</t>
   </si>
   <si>
     <t>ERG.MI</t>
   </si>
   <si>
     <t>SU FP EQUITY</t>
   </si>
   <si>
     <t>FR0000031775</t>
@@ -2563,50 +2548,53 @@
   <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>CH1425684714</t>
   </si>
   <si>
     <t>VER AV EQUITY</t>
   </si>
   <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>Fortum</t>
   </si>
   <si>
     <t>FRAG.DE</t>
   </si>
   <si>
     <t>United Internet</t>
   </si>
   <si>
     <t>Knaus Tabbert</t>
   </si>
   <si>
+    <t>€197bn</t>
+  </si>
+  <si>
     <t>EXOR.AS</t>
   </si>
   <si>
     <t>UU.L</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>BT/A LN EQUITY</t>
   </si>
   <si>
     <t>LLOY.L</t>
   </si>
   <si>
     <t>€168bn</t>
   </si>
   <si>
     <t>NO0010208051</t>
   </si>
   <si>
     <t>TIGO US EQUITY</t>
   </si>
   <si>
     <t>SE0000202624</t>
@@ -2647,53 +2635,50 @@
   <si>
     <t>VU FP EQUITY</t>
   </si>
   <si>
     <t>SGCG.DE</t>
   </si>
   <si>
     <t>ERG</t>
   </si>
   <si>
     <t>IE00BYTBXV33</t>
   </si>
   <si>
     <t>FAE.MC</t>
   </si>
   <si>
     <t>Fugro</t>
   </si>
   <si>
     <t>GB00B019KW72</t>
   </si>
   <si>
     <t>SEBA.ST</t>
   </si>
   <si>
-    <t>€1,346bn</t>
-[...1 lines deleted...]
-  <si>
     <t>Capgemini</t>
   </si>
   <si>
     <t>FR0000121709</t>
   </si>
   <si>
     <t>ENOR.MC</t>
   </si>
   <si>
     <t>LONN SE EQUITY</t>
   </si>
   <si>
     <t>Sopra Steria Group</t>
   </si>
   <si>
     <t>Faes Farma</t>
   </si>
   <si>
     <t>SGOB.PA</t>
   </si>
   <si>
     <t>ALEP.WA</t>
   </si>
   <si>
     <t>TEMN.S</t>
@@ -2719,53 +2704,59 @@
   <si>
     <t>NXPI.O</t>
   </si>
   <si>
     <t>Ocado Group PLC</t>
   </si>
   <si>
     <t>FR0000121147</t>
   </si>
   <si>
     <t>TEF SM EQUITY</t>
   </si>
   <si>
     <t>Covivio</t>
   </si>
   <si>
     <t>ERF FP EQUITY</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>ORSTED DC EQUITY</t>
   </si>
   <si>
+    <t>€978bn</t>
+  </si>
+  <si>
     <t>STB NO EQUITY</t>
   </si>
   <si>
+    <t>€2,254bn</t>
+  </si>
+  <si>
     <t>ARM Holdings plc</t>
   </si>
   <si>
     <t>SBRY.L</t>
   </si>
   <si>
     <t>Emmi</t>
   </si>
   <si>
     <t>TCFP.PA</t>
   </si>
   <si>
     <t>Air France-KLM</t>
   </si>
   <si>
     <t>UBSG.S</t>
   </si>
   <si>
     <t>Imerys</t>
   </si>
   <si>
     <t>ELUXB.ST</t>
   </si>
   <si>
     <t>DE0008404005</t>
@@ -2800,53 +2791,50 @@
   <si>
     <t>DE0007100000</t>
   </si>
   <si>
     <t>Norsk Hydro</t>
   </si>
   <si>
     <t>FLUT US EQUITY</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>Suedzucker</t>
   </si>
   <si>
     <t>Yara International</t>
   </si>
   <si>
     <t>NG.L</t>
   </si>
   <si>
     <t>INRN SE EQUITY</t>
   </si>
   <si>
-    <t>€856bn</t>
-[...1 lines deleted...]
-  <si>
     <t>MFE-MediaForEurope</t>
   </si>
   <si>
     <t>ACS SM EQUITY</t>
   </si>
   <si>
     <t>Georg Fischer</t>
   </si>
   <si>
     <t>WKL NA EQUITY</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>GB00BMJ6DW54</t>
   </si>
   <si>
     <t>SCR FP EQUITY</t>
   </si>
   <si>
     <t>SE0000242455</t>
   </si>
   <si>
     <t>Grifols</t>
@@ -2860,53 +2848,50 @@
   <si>
     <t>Buzzi</t>
   </si>
   <si>
     <t>HNRGN.DE</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>DIGI SPAIN TELECOM, S.A.</t>
   </si>
   <si>
     <t>Centrica</t>
   </si>
   <si>
     <t>VK FP EQUITY</t>
   </si>
   <si>
     <t>CRH US EQUITY</t>
   </si>
   <si>
     <t>ES0167050915</t>
   </si>
   <si>
-    <t>€102bn</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014004L86</t>
   </si>
   <si>
     <t>Coloplast</t>
   </si>
   <si>
     <t>RBIV.VI</t>
   </si>
   <si>
     <t>SE0005190238</t>
   </si>
   <si>
     <t>DE0005140008</t>
   </si>
   <si>
     <t>Symrise</t>
   </si>
   <si>
     <t>UQA AV EQUITY</t>
   </si>
   <si>
     <t>AccorHotels</t>
   </si>
   <si>
     <t>UMI.BR</t>
@@ -3010,53 +2995,50 @@
   <si>
     <t>SPSN SE EQUITY</t>
   </si>
   <si>
     <t>Nexans</t>
   </si>
   <si>
     <t>NatWest</t>
   </si>
   <si>
     <t>Elecnor</t>
   </si>
   <si>
     <t>Currys</t>
   </si>
   <si>
     <t>GB00BLGZ9862</t>
   </si>
   <si>
     <t>Acciona</t>
   </si>
   <si>
     <t>IT0003874101</t>
   </si>
   <si>
-    <t>Bastide Le Confort Medical</t>
-[...1 lines deleted...]
-  <si>
     <t>LOGN SW EQUITY</t>
   </si>
   <si>
     <t>ABI BB EQUITY</t>
   </si>
   <si>
     <t>RXL.PA</t>
   </si>
   <si>
     <t>LU0038705702</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>TAG Immobilien</t>
   </si>
   <si>
     <t>NL0000379121</t>
   </si>
   <si>
     <t>Casino</t>
   </si>
   <si>
     <t>PROX BB EQUITY</t>
@@ -3097,98 +3079,98 @@
   <si>
     <t>DNB.OL</t>
   </si>
   <si>
     <t>VOLVB SS EQUITY</t>
   </si>
   <si>
     <t>MDBI.MI</t>
   </si>
   <si>
     <t>ELIOR.PA</t>
   </si>
   <si>
     <t>BCHN SE EQUITY</t>
   </si>
   <si>
     <t>Michelin</t>
   </si>
   <si>
     <t>CH0102484968</t>
   </si>
   <si>
     <t>SWEDA.ST</t>
   </si>
   <si>
+    <t>€91bn</t>
+  </si>
+  <si>
     <t>AT0000743059</t>
   </si>
   <si>
     <t>NSISB DC EQUITY</t>
   </si>
   <si>
     <t>HFGG.DE</t>
   </si>
   <si>
     <t>GB0032089863</t>
   </si>
   <si>
     <t>Sulzer</t>
   </si>
   <si>
     <t>Nexity</t>
   </si>
   <si>
     <t>WRT1V.HE</t>
   </si>
   <si>
     <t>PVA TePla AG</t>
   </si>
   <si>
     <t>United Utilities</t>
   </si>
   <si>
     <t>ERG IM EQUITY</t>
   </si>
   <si>
     <t>ITV.L</t>
   </si>
   <si>
     <t>EssilorLuxottica</t>
   </si>
   <si>
     <t>UBSG SW EQUITY</t>
   </si>
   <si>
     <t>CH0012142631</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
-    <t>€1,428bn</t>
-[...1 lines deleted...]
-  <si>
     <t>NOKIA.HE</t>
   </si>
   <si>
     <t>DK0010244508</t>
   </si>
   <si>
     <t>DIM FP EQUITY</t>
   </si>
   <si>
     <t>STAN LN EQUITY</t>
   </si>
   <si>
     <t>US0420682058</t>
   </si>
   <si>
     <t>SE0000106270</t>
   </si>
   <si>
     <t>MMT FP EQUITY</t>
   </si>
   <si>
     <t>CABK SM EQUITY</t>
   </si>
   <si>
     <t>BE0003565737</t>
@@ -3217,125 +3199,116 @@
   <si>
     <t>SDZ.S</t>
   </si>
   <si>
     <t>BB FP EQUITY</t>
   </si>
   <si>
     <t>FR0000053225</t>
   </si>
   <si>
     <t>GB00BM8PJY71</t>
   </si>
   <si>
     <t>HUSQB SS EQUITY</t>
   </si>
   <si>
     <t>CBK GY EQUITY</t>
   </si>
   <si>
     <t>Chemicals</t>
   </si>
   <si>
     <t>Wereldhave</t>
   </si>
   <si>
-    <t>€482bn</t>
-[...1 lines deleted...]
-  <si>
     <t>Kulwinder Rajpal</t>
   </si>
   <si>
     <t>PBB GY EQUITY</t>
   </si>
   <si>
     <t>FR0010533075</t>
   </si>
   <si>
     <t>BOS.S</t>
   </si>
   <si>
     <t>ITM LN EQUITY</t>
   </si>
   <si>
     <t>ATO FP EQUITY</t>
   </si>
   <si>
     <t>Siemens Healthineers</t>
   </si>
   <si>
     <t>Transport</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>Sartorius Stedim Biotech</t>
   </si>
   <si>
     <t>FR0010908533</t>
   </si>
   <si>
     <t>Dürr</t>
   </si>
   <si>
-    <t>€469bn</t>
-[...1 lines deleted...]
-  <si>
     <t>SE0000148884</t>
   </si>
   <si>
     <t>AP Moller-Maersk</t>
   </si>
   <si>
     <t>FR0010411983</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>Carlsberg</t>
   </si>
   <si>
     <t>LI FP EQUITY</t>
   </si>
   <si>
     <t>ABI.BR</t>
   </si>
   <si>
     <t>AT0000821103</t>
   </si>
   <si>
     <t>FR0010040865</t>
   </si>
   <si>
-    <t>€205bn</t>
-[...1 lines deleted...]
-  <si>
     <t>MTU Aero Engines</t>
   </si>
   <si>
     <t>NEXS.PA</t>
   </si>
   <si>
     <t>FR0000120172</t>
   </si>
   <si>
     <t>ES0105066007</t>
   </si>
   <si>
     <t>SGSN.S</t>
   </si>
   <si>
     <t>NOVN.S</t>
   </si>
   <si>
     <t>MB IM EQUITY</t>
   </si>
   <si>
     <t>DSY FP EQUITY</t>
   </si>
   <si>
     <t>ANTO.L</t>
@@ -3418,53 +3391,50 @@
   <si>
     <t>Paper &amp; Packaging</t>
   </si>
   <si>
     <t>SKAN SE EQUITY</t>
   </si>
   <si>
     <t>Richemont</t>
   </si>
   <si>
     <t>ERICB SS EQUITY</t>
   </si>
   <si>
     <t>Repsol</t>
   </si>
   <si>
     <t>Haleon</t>
   </si>
   <si>
     <t>pbb Deutsche Pfandbriefbank</t>
   </si>
   <si>
     <t>Brenntag</t>
   </si>
   <si>
-    <t>€715bn</t>
-[...1 lines deleted...]
-  <si>
     <t>RTO.L</t>
   </si>
   <si>
     <t>UMI BB EQUITY</t>
   </si>
   <si>
     <t>Colonial SFL</t>
   </si>
   <si>
     <t>Clariane</t>
   </si>
   <si>
     <t>JCDX.PA</t>
   </si>
   <si>
     <t>TPK.L</t>
   </si>
   <si>
     <t>Antofagasta</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CH0024638196</t>
@@ -3559,56 +3529,56 @@
   <si>
     <t>AT0000A3FW25</t>
   </si>
   <si>
     <t>FRVIA FP EQUITY</t>
   </si>
   <si>
     <t>SOGN.PA</t>
   </si>
   <si>
     <t>NL0015001W49</t>
   </si>
   <si>
     <t>LDOF.MI</t>
   </si>
   <si>
     <t>Drägerwerk AG &amp; Co KGaA</t>
   </si>
   <si>
     <t>METSO FH EQUITY</t>
   </si>
   <si>
     <t>CAPP.PA</t>
   </si>
   <si>
+    <t>Zalando</t>
+  </si>
+  <si>
     <t>DNB NO EQUITY</t>
   </si>
   <si>
-    <t>Zalando</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000WAF3001</t>
   </si>
   <si>
     <t>Kering</t>
   </si>
   <si>
     <t>GB00B7KR2P84</t>
   </si>
   <si>
     <t>Abhishek Raval</t>
   </si>
   <si>
     <t>MRK GY EQUITY</t>
   </si>
   <si>
     <t>EXHO.PA</t>
   </si>
   <si>
     <t>AALB.AS</t>
   </si>
   <si>
     <t>SKAN.S</t>
   </si>
   <si>
     <t>PTBCP0AM0015</t>
@@ -3658,80 +3628,86 @@
   <si>
     <t>Davide Campari-Milano</t>
   </si>
   <si>
     <t>DWS GY EQUITY</t>
   </si>
   <si>
     <t>ACKB.BR</t>
   </si>
   <si>
     <t>GMKN.MM</t>
   </si>
   <si>
     <t>VIV FP EQUITY</t>
   </si>
   <si>
     <t>DE000LEG1110</t>
   </si>
   <si>
     <t>Burckhardt Compression</t>
   </si>
   <si>
     <t>ASSAB SS EQUITY</t>
   </si>
   <si>
+    <t>€127bn</t>
+  </si>
+  <si>
     <t>PRY IM EQUITY</t>
   </si>
   <si>
     <t>IT0003132476</t>
   </si>
   <si>
     <t>GB0031274896</t>
   </si>
   <si>
     <t>Bayer</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>South32</t>
   </si>
   <si>
     <t>Icade</t>
   </si>
   <si>
     <t>IT0001157020</t>
   </si>
   <si>
     <t>CAP FP EQUITY</t>
   </si>
   <si>
+    <t>€2,106bn</t>
+  </si>
+  <si>
     <t>Saab</t>
   </si>
   <si>
     <t>AIBG ID EQUITY</t>
   </si>
   <si>
     <t>BioNTech</t>
   </si>
   <si>
     <t>EQNR.OL</t>
   </si>
   <si>
     <t>Siegfried</t>
   </si>
   <si>
     <t>FR0000054900</t>
   </si>
   <si>
     <t>Verbund</t>
   </si>
   <si>
     <t>DK0060738599</t>
   </si>
   <si>
     <t>WPP LN EQUITY</t>
@@ -3739,53 +3715,50 @@
   <si>
     <t>HOLN.S</t>
   </si>
   <si>
     <t>ES0132105018</t>
   </si>
   <si>
     <t>DE000TLX1005</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>KARN.S</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>Thomson Reuters Code</t>
   </si>
   <si>
     <t>NEXII.MI</t>
   </si>
   <si>
-    <t>€129bn</t>
-[...1 lines deleted...]
-  <si>
     <t>KION Group</t>
   </si>
   <si>
     <t>Neste</t>
   </si>
   <si>
     <t>Kingfisher</t>
   </si>
   <si>
     <t>FIEG.DE</t>
   </si>
   <si>
     <t>SE0000667891</t>
   </si>
   <si>
     <t>BICP.PA</t>
   </si>
   <si>
     <t>DK0010272632</t>
   </si>
   <si>
     <t>ANA SM EQUITY</t>
   </si>
   <si>
     <t>Adyen</t>
@@ -3871,143 +3844,140 @@
   <si>
     <t>Umicore</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>UPM FH EQUITY</t>
   </si>
   <si>
     <t>IT0000076502</t>
   </si>
   <si>
     <t>ISP IM EQUITY</t>
   </si>
   <si>
     <t>FPE3_P.DE</t>
   </si>
   <si>
     <t>Swatch</t>
   </si>
   <si>
     <t>DE0007480204</t>
   </si>
   <si>
+    <t>€60bn</t>
+  </si>
+  <si>
     <t>EFG International</t>
   </si>
   <si>
     <t>EDEN FP EQUITY</t>
   </si>
   <si>
     <t>DE0005158703</t>
   </si>
   <si>
     <t>BT Group</t>
   </si>
   <si>
     <t>LEG Immobilien</t>
   </si>
   <si>
     <t>PUBP.PA</t>
   </si>
   <si>
     <t>Castellum</t>
   </si>
   <si>
     <t>NWG.L</t>
   </si>
   <si>
     <t>DK0010234467</t>
   </si>
   <si>
     <t>Zurich Insurance Group</t>
   </si>
   <si>
+    <t>Carlo Edoardo Occhilupo</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
-    <t>FR0000035370</t>
-[...1 lines deleted...]
-  <si>
     <t>AD.AS</t>
   </si>
   <si>
     <t>GB0001367019</t>
   </si>
   <si>
     <t>TLX GY EQUITY</t>
   </si>
   <si>
     <t>SIKA.S</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Deutsche Lufthansa</t>
   </si>
   <si>
     <t>WPP.L</t>
   </si>
   <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>CWCG.DE</t>
   </si>
   <si>
     <t>Kerry Group</t>
   </si>
   <si>
     <t>BAYGN.DE</t>
   </si>
   <si>
     <t>British Land Co</t>
   </si>
   <si>
     <t>RTO LN EQUITY</t>
   </si>
   <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>Holcim</t>
   </si>
   <si>
     <t>DWSG.DE</t>
   </si>
   <si>
-    <t>€1,017bn</t>
-[...1 lines deleted...]
-  <si>
     <t>0486.HK</t>
   </si>
   <si>
-    <t>€216bn</t>
-[...1 lines deleted...]
-  <si>
     <t>Greece</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>TUI1 GY EQUITY</t>
   </si>
   <si>
     <t>AkzoNobel</t>
   </si>
   <si>
     <t>Bank of Ireland</t>
   </si>
   <si>
     <t>Travis Perkins</t>
   </si>
   <si>
     <t>EXPN LN EQUITY</t>
   </si>
   <si>
     <t>Analyst</t>
   </si>
   <si>
     <t>CLN.S</t>
@@ -4099,71 +4069,77 @@
   <si>
     <t>MMKV.VI</t>
   </si>
   <si>
     <t>BARC LN EQUITY</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>EUFI.PA</t>
   </si>
   <si>
     <t>GB00BTK05J60</t>
   </si>
   <si>
     <t>BVI.PA</t>
   </si>
   <si>
     <t>IT0003492391</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
+    <t>€769bn</t>
+  </si>
+  <si>
     <t>ES0171996087</t>
   </si>
   <si>
     <t>SLYG BU EQUITY</t>
   </si>
   <si>
     <t>GB0009223206</t>
   </si>
   <si>
     <t>CH0466642201</t>
   </si>
   <si>
     <t>Carl Zeiss Meditec</t>
   </si>
   <si>
     <t>CH1110760852</t>
   </si>
   <si>
     <t>Genmab</t>
   </si>
   <si>
+    <t>€782bn</t>
+  </si>
+  <si>
     <t>DEZG.DE</t>
   </si>
   <si>
     <t>FORTUM.HE</t>
   </si>
   <si>
     <t>NEM GY EQUITY</t>
   </si>
   <si>
     <t>Lindt &amp; Sprüngli</t>
   </si>
   <si>
     <t>BE0974259880</t>
   </si>
   <si>
     <t>BMWG.DE</t>
   </si>
   <si>
     <t>FRVIA.PA</t>
   </si>
   <si>
     <t>VACN SE EQUITY</t>
   </si>
   <si>
     <t>Acerinox</t>
@@ -4186,53 +4162,50 @@
   <si>
     <t>Sandvik</t>
   </si>
   <si>
     <t>DE000WCH8881</t>
   </si>
   <si>
     <t>GSK plc</t>
   </si>
   <si>
     <t>Mediobanca</t>
   </si>
   <si>
     <t>AM.PA</t>
   </si>
   <si>
     <t>NO0005052605</t>
   </si>
   <si>
     <t>Orsted</t>
   </si>
   <si>
     <t>OBCK.DE</t>
   </si>
   <si>
-    <t>€35bn</t>
-[...1 lines deleted...]
-  <si>
     <t>Lonza Group</t>
   </si>
   <si>
     <t>RCO FP EQUITY</t>
   </si>
   <si>
     <t>Eiffage</t>
   </si>
   <si>
     <t>FR0010241638</t>
   </si>
   <si>
     <t>Intercontinental Hotels Group</t>
   </si>
   <si>
     <t>DUEG.DE</t>
   </si>
   <si>
     <t>Eutelsat Communications</t>
   </si>
   <si>
     <t>AKRBP.OL</t>
   </si>
   <si>
     <t>NEKG.DE</t>
@@ -4384,53 +4357,50 @@
   <si>
     <t>OBEL.BR</t>
   </si>
   <si>
     <t>SAB SM EQUITY</t>
   </si>
   <si>
     <t>Caixabank</t>
   </si>
   <si>
     <t>BE0003470755</t>
   </si>
   <si>
     <t>NO0010081235</t>
   </si>
   <si>
     <t>ADP.PA</t>
   </si>
   <si>
     <t>Novartis</t>
   </si>
   <si>
     <t>DE000PSM7770</t>
   </si>
   <si>
-    <t>€775bn</t>
-[...1 lines deleted...]
-  <si>
     <t>GB0030927254</t>
   </si>
   <si>
     <t>BE0003735496</t>
   </si>
   <si>
     <t>AC FP EQUITY</t>
   </si>
   <si>
     <t>MUV2 GY EQUITY</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>LXS GY EQUITY</t>
   </si>
   <si>
     <t>EURA.PA</t>
   </si>
   <si>
     <t>SSAB</t>
   </si>
   <si>
     <t>Vossloh</t>
@@ -4507,68 +4477,68 @@
   <si>
     <t>Mercialys</t>
   </si>
   <si>
     <t>Hennes &amp; Mauritz</t>
   </si>
   <si>
     <t>ATOS.PA</t>
   </si>
   <si>
     <t>CH0010570767</t>
   </si>
   <si>
     <t>KWS SAAT SE &amp; Co. KGaA</t>
   </si>
   <si>
     <t>TEL2B.ST</t>
   </si>
   <si>
     <t>Tenaris</t>
   </si>
   <si>
     <t>Mitchells &amp; Butlers</t>
   </si>
   <si>
+    <t>€133bn</t>
+  </si>
+  <si>
     <t>Hikma Pharmaceuticals</t>
   </si>
   <si>
     <t>PSHG_P.DE</t>
   </si>
   <si>
     <t>DB1GN.DE</t>
   </si>
   <si>
     <t>Thales</t>
   </si>
   <si>
     <t>Wise</t>
   </si>
   <si>
-    <t>€15bn</t>
-[...1 lines deleted...]
-  <si>
     <t>HEPR.AT</t>
   </si>
   <si>
     <t>PolyPeptide</t>
   </si>
   <si>
     <t>EZJ.L</t>
   </si>
   <si>
     <t>CH0030486770</t>
   </si>
   <si>
     <t>BHPB.L</t>
   </si>
   <si>
     <t>IBE.MC</t>
   </si>
   <si>
     <t>STB.OL</t>
   </si>
   <si>
     <t>FR0010112524</t>
   </si>
   <si>
     <t>EOAN GY EQUITY</t>
@@ -4636,155 +4606,152 @@
   <si>
     <t>DE0005089031</t>
   </si>
   <si>
     <t>SE0000163628</t>
   </si>
   <si>
     <t>OCDO.L</t>
   </si>
   <si>
     <t>WHA NA EQUITY</t>
   </si>
   <si>
     <t>KGF LN EQUITY</t>
   </si>
   <si>
     <t>SRG.MI</t>
   </si>
   <si>
     <t>JE00B8KF9B49</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
-    <t>€770bn</t>
-[...1 lines deleted...]
-  <si>
     <t>ROP SE EQUITY</t>
   </si>
   <si>
     <t>RAA GY EQUITY</t>
   </si>
   <si>
     <t>GB00B1KJJ408</t>
   </si>
   <si>
     <t>AT0000A3EPA4</t>
   </si>
   <si>
     <t>ITX SM EQUITY</t>
   </si>
   <si>
     <t>TF1</t>
   </si>
   <si>
     <t>IPN.PA</t>
   </si>
   <si>
     <t>Tesco</t>
   </si>
   <si>
     <t>RAND.AS</t>
   </si>
   <si>
     <t>sino AG</t>
   </si>
   <si>
     <t>GRS298343005</t>
   </si>
   <si>
     <t>Adecco</t>
   </si>
   <si>
     <t>SAMPO.HE</t>
   </si>
   <si>
+    <t>DE000FRE5EN2</t>
+  </si>
+  <si>
     <t>SAN FP EQUITY</t>
   </si>
   <si>
-    <t>DE0005785604</t>
-[...1 lines deleted...]
-  <si>
     <t>SE0015811963</t>
   </si>
   <si>
     <t>AT100ASTA001</t>
   </si>
   <si>
     <t>ALVG.DE</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>FR001400OKR3</t>
   </si>
   <si>
     <t>Ferrovial</t>
   </si>
   <si>
+    <t>FR001400X2S4</t>
+  </si>
+  <si>
     <t>CH1216478797</t>
   </si>
   <si>
+    <t>Elekta</t>
+  </si>
+  <si>
     <t>FR001400NLM4</t>
   </si>
   <si>
-    <t>Elekta</t>
-[...1 lines deleted...]
-  <si>
     <t>SN/ LN EQUITY</t>
   </si>
   <si>
     <t>SHL GY EQUITY</t>
   </si>
   <si>
     <t>Aalberts</t>
   </si>
   <si>
     <t>ASM NA EQUITY</t>
   </si>
   <si>
     <t>DGE LN EQUITY</t>
   </si>
   <si>
     <t>BE0003555639</t>
   </si>
   <si>
     <t>BP/ LN EQUITY</t>
   </si>
   <si>
     <t>Pierre-Yves Gauthier</t>
   </si>
   <si>
     <t>SFS Group</t>
   </si>
   <si>
-    <t>€289bn</t>
-[...1 lines deleted...]
-  <si>
     <t>Elisa</t>
   </si>
   <si>
     <t>NL0012044747</t>
   </si>
   <si>
     <t>Renault</t>
   </si>
   <si>
     <t>KBC.BR</t>
   </si>
   <si>
     <t>DE0005470405</t>
   </si>
   <si>
     <t>INFICON</t>
   </si>
   <si>
     <t>Kpn</t>
   </si>
   <si>
     <t>GB00BYW0PQ60</t>
   </si>
   <si>
     <t>GET FP EQUITY</t>
@@ -4864,53 +4831,50 @@
   <si>
     <t>SY1G.DE</t>
   </si>
   <si>
     <t>Ferrari</t>
   </si>
   <si>
     <t>ENX FP EQUITY</t>
   </si>
   <si>
     <t>NESTE FH EQUITY</t>
   </si>
   <si>
     <t>KPN.AS</t>
   </si>
   <si>
     <t>COL.MC</t>
   </si>
   <si>
     <t>AT1.DE</t>
   </si>
   <si>
     <t>€22bn</t>
   </si>
   <si>
-    <t>€70bn</t>
-[...1 lines deleted...]
-  <si>
     <t>Sampo</t>
   </si>
   <si>
     <t>Klépierre</t>
   </si>
   <si>
     <t>CNH</t>
   </si>
   <si>
     <t>Itv</t>
   </si>
   <si>
     <t>ENEI.MI</t>
   </si>
   <si>
     <t>RU000A100K72</t>
   </si>
   <si>
     <t>DK0010272202</t>
   </si>
   <si>
     <t>Pluxee</t>
   </si>
   <si>
     <t>Capital Goods</t>
@@ -4939,86 +4903,89 @@
   <si>
     <t>ZURN SW EQUITY</t>
   </si>
   <si>
     <t>Jungheinrich Pref.</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>HBAN SW EQUITY</t>
   </si>
   <si>
     <t>ENGIE.PA</t>
   </si>
   <si>
     <t>Compass</t>
   </si>
   <si>
     <t>DWNI GY EQUITY</t>
   </si>
   <si>
     <t>AMUN FP EQUITY</t>
   </si>
   <si>
+    <t>€679bn</t>
+  </si>
+  <si>
     <t>BC8G.DE</t>
   </si>
   <si>
     <t>TLXGN.DE</t>
   </si>
   <si>
     <t>Wizz Air Holding</t>
   </si>
   <si>
-    <t>€2,245bn</t>
-[...1 lines deleted...]
-  <si>
     <t>DSFIR NA EQUITY</t>
   </si>
   <si>
     <t>LANDI.S</t>
   </si>
   <si>
     <t>Flutter Entertainment</t>
   </si>
   <si>
     <t>Proximus</t>
   </si>
   <si>
     <t>Kinnevik Investment</t>
   </si>
   <si>
     <t>Hal Trust</t>
   </si>
   <si>
     <t>Bekaert</t>
   </si>
   <si>
     <t>YAR NO EQUITY</t>
   </si>
   <si>
+    <t>€125bn</t>
+  </si>
+  <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>SAPG.DE</t>
   </si>
   <si>
     <t>BANB SW EQUITY</t>
   </si>
   <si>
     <t>CLNX SM EQUITY</t>
   </si>
   <si>
     <t>ENPG.MM</t>
   </si>
   <si>
     <t>Fraport</t>
   </si>
   <si>
     <t>OUT1V FH EQUITY</t>
   </si>
   <si>
     <t>BG1100003166</t>
   </si>
   <si>
     <t>FERG US EQUITY</t>
@@ -5059,140 +5026,152 @@
   <si>
     <t>EDEN.PA</t>
   </si>
   <si>
     <t>MERY FP EQUITY</t>
   </si>
   <si>
     <t>PRX.AS</t>
   </si>
   <si>
     <t>FR001400T0D6</t>
   </si>
   <si>
     <t>Leonteq AG</t>
   </si>
   <si>
     <t>CH0023405456</t>
   </si>
   <si>
     <t>AGS BB EQUITY</t>
   </si>
   <si>
     <t>MEL.MC</t>
   </si>
   <si>
+    <t>€63bn</t>
+  </si>
+  <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>PHIA NA EQUITY</t>
   </si>
   <si>
     <t>FR0010259150</t>
   </si>
   <si>
     <t>ES0176252718</t>
   </si>
   <si>
     <t>DEQGN.DE</t>
   </si>
   <si>
+    <t>FR00140182K6</t>
+  </si>
+  <si>
     <t>BT.L</t>
   </si>
   <si>
     <t>MICP.PA</t>
   </si>
   <si>
     <t>LEG GY EQUITY</t>
   </si>
   <si>
     <t>NDA GY EQUITY</t>
   </si>
   <si>
     <t>INF.L</t>
   </si>
   <si>
     <t>RF FP EQUITY</t>
   </si>
   <si>
     <t>PHG.AS</t>
   </si>
   <si>
+    <t>€13bn</t>
+  </si>
+  <si>
     <t>TEL NO EQUITY</t>
   </si>
   <si>
     <t>AstraZeneca</t>
   </si>
   <si>
+    <t>€573bn</t>
+  </si>
+  <si>
     <t>HRMS.PA</t>
   </si>
   <si>
     <t>Colruyt</t>
   </si>
   <si>
     <t>Aker BP</t>
   </si>
   <si>
     <t>AMPF.MI</t>
   </si>
   <si>
     <t>RAND NA EQUITY</t>
   </si>
   <si>
     <t>GB0004544929</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>IMI</t>
   </si>
   <si>
     <t>IM00B5VQMV65</t>
   </si>
   <si>
     <t>FR0000121204</t>
   </si>
   <si>
     <t>MFEB.MI</t>
   </si>
   <si>
     <t>CARR.PA</t>
   </si>
   <si>
     <t>AZN.L</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
+    <t>HLUNB.CO</t>
+  </si>
+  <si>
     <t>LHAG.DE</t>
   </si>
   <si>
-    <t>HLUNB.CO</t>
-[...1 lines deleted...]
-  <si>
     <t>DEQ GY EQUITY</t>
   </si>
   <si>
     <t>PTGAL0AM0009</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>SGS</t>
   </si>
   <si>
     <t>NXT LN EQUITY</t>
   </si>
   <si>
     <t>Instone Real Estate</t>
   </si>
   <si>
     <t>ICAG.MC</t>
   </si>
   <si>
     <t>Intesa Sanpaolo</t>
   </si>
   <si>
     <t>PUB FP EQUITY</t>
@@ -5203,213 +5182,213 @@
   <si>
     <t>AT0000938204</t>
   </si>
   <si>
     <t>TKA AV EQUITY</t>
   </si>
   <si>
     <t>PLX FP EQUITY</t>
   </si>
   <si>
     <t>RHMG.DE</t>
   </si>
   <si>
     <t>LU1673108939</t>
   </si>
   <si>
     <t>ESLX.PA</t>
   </si>
   <si>
     <t>ES0129743318</t>
   </si>
   <si>
     <t>NXT.L</t>
   </si>
   <si>
+    <t>€380bn</t>
+  </si>
+  <si>
+    <t>€1,609bn</t>
+  </si>
+  <si>
     <t>SIE GY EQUITY</t>
   </si>
   <si>
     <t>ERICB.ST</t>
   </si>
   <si>
     <t>GB00BK9RKT01</t>
   </si>
   <si>
     <t>NOVOB.CO</t>
   </si>
   <si>
     <t>Alten</t>
   </si>
   <si>
     <t>Investor</t>
   </si>
   <si>
     <t>TECN.S</t>
   </si>
   <si>
     <t>VIRI.PA</t>
   </si>
   <si>
+    <t>SE0021921269</t>
+  </si>
+  <si>
     <t>CH0012138605</t>
   </si>
   <si>
-    <t>FR0011981968</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>Fabrice Farigoule</t>
   </si>
   <si>
     <t>Saipem</t>
   </si>
   <si>
     <t>Banks</t>
   </si>
   <si>
     <t>JMT.LS</t>
   </si>
   <si>
+    <t>XTP GY EQUITY</t>
+  </si>
+  <si>
     <t>INS2.DE</t>
   </si>
   <si>
-    <t>XTP GY EQUITY</t>
-[...1 lines deleted...]
-  <si>
     <t>FLUT.K</t>
   </si>
   <si>
     <t>AUTO NO EQUITY</t>
   </si>
   <si>
     <t>DEUTZ AG</t>
   </si>
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>BA/ LN EQUITY</t>
   </si>
   <si>
     <t>DE0007500001</t>
   </si>
   <si>
     <t>ZALG.DE</t>
   </si>
   <si>
     <t>Royal BAM</t>
   </si>
   <si>
     <t>SE0000379190</t>
   </si>
   <si>
     <t>Elior</t>
   </si>
   <si>
     <t>DE0008019001</t>
   </si>
   <si>
     <t>FERG.K</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>GLEN.L</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>UTDI.DE</t>
   </si>
   <si>
-    <t>€305bn</t>
-[...1 lines deleted...]
-  <si>
     <t>Logitech International</t>
   </si>
   <si>
     <t>AAL LN EQUITY</t>
   </si>
   <si>
     <t>QIA GY EQUITY</t>
   </si>
   <si>
     <t>Alexandre Desprez</t>
   </si>
   <si>
-    <t>€113bn</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>ams OSRAM</t>
   </si>
   <si>
     <t>REP SM EQUITY</t>
   </si>
   <si>
     <t>JE00B4T3BW64</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ES0112501012</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>FR0000054470</t>
   </si>
   <si>
     <t>GB00B3MBS747</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>SBMO NA EQUITY</t>
   </si>
   <si>
     <t>EPIA SS EQUITY</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
+    <t>NO0010063308</t>
+  </si>
+  <si>
     <t>Deutsche Wohnen</t>
   </si>
   <si>
-    <t>NO0010063308</t>
-[...2 lines deleted...]
-    <t>€1,031bn</t>
+    <t>€41bn</t>
   </si>
   <si>
     <t>EDP</t>
   </si>
   <si>
     <t>FR0010313833</t>
   </si>
   <si>
     <t>WLN.PA</t>
   </si>
   <si>
     <t>ACS</t>
   </si>
   <si>
     <t>P911_P.DE</t>
   </si>
   <si>
     <t>APAM NA EQUITY</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>DE0007297004</t>
   </si>
@@ -5494,56 +5473,56 @@
   <si>
     <t>Aroundtown</t>
   </si>
   <si>
     <t>Nokian Renkaat</t>
   </si>
   <si>
     <t>Henkel</t>
   </si>
   <si>
     <t>BCP.LS</t>
   </si>
   <si>
     <t>Julius Baer</t>
   </si>
   <si>
     <t>JMT PL EQUITY</t>
   </si>
   <si>
     <t>AVOL SE EQUITY</t>
   </si>
   <si>
     <t>PSPN.S</t>
   </si>
   <si>
+    <t>SE0000108656</t>
+  </si>
+  <si>
     <t>ELISA FH EQUITY</t>
   </si>
   <si>
-    <t>SE0000108656</t>
-[...1 lines deleted...]
-  <si>
     <t>OC Oerlikon</t>
   </si>
   <si>
     <t>CNA.L</t>
   </si>
   <si>
     <t>LEON.S</t>
   </si>
   <si>
     <t>MUVGN.DE</t>
   </si>
   <si>
     <t>EMMN.S</t>
   </si>
   <si>
     <t>Software</t>
   </si>
   <si>
     <t>SESG FP EQUITY</t>
   </si>
   <si>
     <t>OBCK GY EQUITY</t>
   </si>
   <si>
     <t>Prada</t>
@@ -5569,71 +5548,74 @@
   <si>
     <t>CH0012100191</t>
   </si>
   <si>
     <t>SAND.ST</t>
   </si>
   <si>
     <t>GB0033986497</t>
   </si>
   <si>
     <t>BNPP.PA</t>
   </si>
   <si>
     <t>BRBY LN EQUITY</t>
   </si>
   <si>
     <t>HUBN.S</t>
   </si>
   <si>
     <t>GB0031743007</t>
   </si>
   <si>
     <t>DRW3 GY EQUITY</t>
   </si>
   <si>
-    <t>€1,159bn</t>
-[...1 lines deleted...]
-  <si>
     <t>AGES.BR</t>
   </si>
   <si>
+    <t>€303bn</t>
+  </si>
+  <si>
     <t>GB0006776081</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>SEBF.PA</t>
   </si>
   <si>
     <t>Aryzta</t>
   </si>
   <si>
     <t>Prosus</t>
   </si>
   <si>
+    <t>€955bn</t>
+  </si>
+  <si>
     <t>PSON.L</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>SZUG.DE</t>
   </si>
   <si>
     <t>MTX GY EQUITY</t>
   </si>
   <si>
     <t>G1A GY EQUITY</t>
   </si>
   <si>
     <t>ACA FP EQUITY</t>
   </si>
   <si>
     <t>DE000A2YN504</t>
   </si>
   <si>
     <t>HTGG.DE</t>
   </si>
   <si>
     <t>CH0018294154</t>
@@ -5647,50 +5629,53 @@
   <si>
     <t>REL.L</t>
   </si>
   <si>
     <t>Stellantis</t>
   </si>
   <si>
     <t>GFC FP EQUITY</t>
   </si>
   <si>
     <t>TYRES.HE</t>
   </si>
   <si>
     <t>Steyr Motors AG</t>
   </si>
   <si>
     <t>GB0004082847</t>
   </si>
   <si>
     <t>EXPN.L</t>
   </si>
   <si>
     <t>HLAN.AS</t>
   </si>
   <si>
+    <t>€333bn</t>
+  </si>
+  <si>
     <t>BMW</t>
   </si>
   <si>
     <t>GMAB.CO</t>
   </si>
   <si>
     <t>FRE GY EQUITY</t>
   </si>
   <si>
     <t>Sonae</t>
   </si>
   <si>
     <t>Snam</t>
   </si>
   <si>
     <t>Raiffeisen Bank International</t>
   </si>
   <si>
     <t>NEL NO EQUITY</t>
   </si>
   <si>
     <t>Swisscom</t>
   </si>
   <si>
     <t>FLSmidth &amp; Co</t>
@@ -5716,50 +5701,53 @@
   <si>
     <t>RIO LN EQUITY</t>
   </si>
   <si>
     <t>Swedbank</t>
   </si>
   <si>
     <t>FGR FP EQUITY</t>
   </si>
   <si>
     <t>RYA.I</t>
   </si>
   <si>
     <t>DTE GY EQUITY</t>
   </si>
   <si>
     <t>WCH GY EQUITY</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>Heidelberg Materials</t>
   </si>
   <si>
+    <t>€1,335bn</t>
+  </si>
+  <si>
     <t>ALFA.ST</t>
   </si>
   <si>
     <t>BNP FP EQUITY</t>
   </si>
   <si>
     <t>Rentokil Initial</t>
   </si>
   <si>
     <t>Jenoptik</t>
   </si>
   <si>
     <t>Schindler</t>
   </si>
   <si>
     <t>CH0002432174</t>
   </si>
   <si>
     <t>EL FP EQUITY</t>
   </si>
   <si>
     <t>GRLS.MC</t>
   </si>
   <si>
     <t>IHG.L</t>
@@ -5776,251 +5764,254 @@
   <si>
     <t>HLUNB DC EQUITY</t>
   </si>
   <si>
     <t>SWEDA SS EQUITY</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>Bouygues</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>HomeToGo SE</t>
   </si>
   <si>
     <t>BHP LN EQUITY</t>
   </si>
   <si>
     <t>Carrefour</t>
   </si>
   <si>
+    <t>GB00BRJQ8J25</t>
+  </si>
+  <si>
     <t>SON PL EQUITY</t>
   </si>
   <si>
     <t>GB00BN7SWP63</t>
   </si>
   <si>
     <t>WAFGN.DE</t>
   </si>
   <si>
     <t>DE0005550636</t>
   </si>
   <si>
     <t>1AST GY EQUITY</t>
   </si>
   <si>
     <t>Nestlé</t>
   </si>
   <si>
+    <t>BAMN.AS</t>
+  </si>
+  <si>
     <t>SFZN SE EQUITY</t>
   </si>
   <si>
-    <t>BAMN.AS</t>
-[...1 lines deleted...]
-  <si>
     <t>VLLP.PA</t>
   </si>
   <si>
     <t>Wacker Chemie</t>
   </si>
   <si>
     <t>Insurance</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
+    <t>BNRGN.DE</t>
+  </si>
+  <si>
     <t>Swissquote Group Holding</t>
   </si>
   <si>
-    <t>BNRGN.DE</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>SAABB SS EQUITY</t>
   </si>
   <si>
     <t>P911 GY EQUITY</t>
   </si>
   <si>
+    <t>DAE.S</t>
+  </si>
+  <si>
     <t>AT1 GY EQUITY</t>
   </si>
   <si>
-    <t>DAE.S</t>
-[...1 lines deleted...]
-  <si>
     <t>GN.CO</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>DE0006048408</t>
   </si>
   <si>
     <t>BIM FP EQUITY</t>
   </si>
   <si>
     <t>AKRBP NO EQUITY</t>
   </si>
   <si>
     <t>FR0000120966</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BAE Systems</t>
   </si>
   <si>
-    <t>GB00BZ4BQC70</t>
-[...1 lines deleted...]
-  <si>
     <t>PTJMT0AE0001</t>
   </si>
   <si>
     <t>CH1486524122</t>
   </si>
   <si>
     <t>UBIP.PA</t>
   </si>
   <si>
     <t>CH0012453913</t>
   </si>
   <si>
-    <t>€142bn</t>
-[...1 lines deleted...]
-  <si>
     <t>KNIN SE EQUITY</t>
   </si>
   <si>
     <t>DTEGN.DE</t>
   </si>
   <si>
     <t>DSFIR.AS</t>
   </si>
   <si>
     <t>FR0000121220</t>
   </si>
   <si>
     <t>DUE GY EQUITY</t>
   </si>
   <si>
     <t>AIRP.PA</t>
   </si>
   <si>
     <t>UNIQ.VI</t>
   </si>
   <si>
     <t>NAFG.DE</t>
   </si>
   <si>
     <t>DE0007235301</t>
   </si>
   <si>
     <t>EVO SS EQUITY</t>
   </si>
   <si>
     <t>DRWG_P.DE</t>
   </si>
   <si>
     <t>CH0025751329</t>
   </si>
   <si>
     <t>Metso Corporation</t>
   </si>
   <si>
     <t>SCMN SW EQUITY</t>
   </si>
   <si>
+    <t>€3,092bn</t>
+  </si>
+  <si>
     <t>SZU GY EQUITY</t>
   </si>
   <si>
     <t>HUBER+SUHNER</t>
   </si>
   <si>
     <t>OTER.AT</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
+    <t>GB00BTQHVY80</t>
+  </si>
+  <si>
     <t>Legrand</t>
   </si>
   <si>
     <t>Outokumpu</t>
   </si>
   <si>
     <t>HBANC.S</t>
   </si>
   <si>
     <t>Households</t>
   </si>
   <si>
     <t>Vallourec</t>
   </si>
   <si>
     <t>GB0002875804</t>
   </si>
   <si>
     <t>ARYN SE EQUITY</t>
   </si>
   <si>
     <t>National Grid</t>
   </si>
   <si>
     <t>FDJU.PA</t>
   </si>
   <si>
-    <t>GB00BK7YQK64</t>
-[...1 lines deleted...]
-  <si>
     <t>TFFP.PA</t>
   </si>
   <si>
     <t>DE0007037129</t>
   </si>
   <si>
     <t>AMS.S</t>
   </si>
   <si>
     <t>Pierre-Alexandre Ramondenc</t>
   </si>
   <si>
     <t>PUMA</t>
   </si>
   <si>
     <t>ACX.MC</t>
   </si>
   <si>
+    <t>€153bn</t>
+  </si>
+  <si>
     <t>AIR FP EQUITY</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>CH0022268228</t>
   </si>
   <si>
     <t>SDF GY EQUITY</t>
   </si>
   <si>
     <t>Enel</t>
   </si>
   <si>
     <t>CH0025238863</t>
   </si>
   <si>
     <t>SGE.L</t>
   </si>
   <si>
     <t>Mapfre</t>
   </si>
   <si>
     <t>Banco De Sabadell</t>
@@ -6244,98 +6235,92 @@
   <si>
     <t>ALWR.AT</t>
   </si>
   <si>
     <t>DE0008303504</t>
   </si>
   <si>
     <t>Beiersdorf</t>
   </si>
   <si>
     <t>ADP FP EQUITY</t>
   </si>
   <si>
     <t>Siemens</t>
   </si>
   <si>
     <t>WEHA.AS</t>
   </si>
   <si>
     <t>Infineon</t>
   </si>
   <si>
     <t>Galenica</t>
   </si>
   <si>
-    <t>€58bn</t>
-[...1 lines deleted...]
-  <si>
     <t>LONN.S</t>
   </si>
   <si>
     <t>Ryanair</t>
   </si>
   <si>
     <t>EVDG.DE</t>
   </si>
   <si>
     <t>CLARI FP EQUITY</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>SK FP EQUITY</t>
   </si>
   <si>
     <t>NSISB.CO</t>
   </si>
   <si>
     <t>WTB LN EQUITY</t>
   </si>
   <si>
     <t>GASI.MI</t>
   </si>
   <si>
     <t>FR0000077919</t>
   </si>
   <si>
     <t>ACX SM EQUITY</t>
   </si>
   <si>
     <t>VIV.PA</t>
   </si>
   <si>
     <t>VWS.CO</t>
   </si>
   <si>
     <t>Adrian Kowollik</t>
   </si>
   <si>
-    <t>€147bn</t>
-[...1 lines deleted...]
-  <si>
     <t>SGEF.PA</t>
   </si>
   <si>
     <t>adidas</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>TIT IM EQUITY</t>
   </si>
   <si>
     <t>DKSH</t>
   </si>
   <si>
     <t>Eurofins Scientific</t>
   </si>
   <si>
     <t>J D Wetherspoon</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>Hellenic Telecom (OTE)</t>
@@ -6352,56 +6337,56 @@
   <si>
     <t>Fresenius</t>
   </si>
   <si>
     <t>CNE1000031C1</t>
   </si>
   <si>
     <t>Porsche SE</t>
   </si>
   <si>
     <t>ACP PW EQUITY</t>
   </si>
   <si>
     <t>RR/ LN EQUITY</t>
   </si>
   <si>
     <t>CH0012829898</t>
   </si>
   <si>
     <t>VOD LN EQUITY</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
+    <t>Getinge</t>
+  </si>
+  <si>
     <t>Adrien Brasey</t>
   </si>
   <si>
-    <t>Getinge</t>
-[...1 lines deleted...]
-  <si>
     <t>INRN.S</t>
   </si>
   <si>
     <t>Rheinmetall</t>
   </si>
   <si>
     <t>MF FP EQUITY</t>
   </si>
   <si>
     <t>SGL GY EQUITY</t>
   </si>
   <si>
     <t>TomTom</t>
   </si>
   <si>
     <t>GB0031348658</t>
   </si>
   <si>
     <t>DE000A2NB601</t>
   </si>
   <si>
     <t>CARLB DC EQUITY</t>
   </si>
   <si>
     <t>Vusion</t>
@@ -6436,173 +6421,182 @@
   <si>
     <t>FR FP EQUITY</t>
   </si>
   <si>
     <t>VACN.S</t>
   </si>
   <si>
     <t>Assa Abloy</t>
   </si>
   <si>
     <t>WLSNC.AS</t>
   </si>
   <si>
     <t>DEMANT DC EQUITY</t>
   </si>
   <si>
     <t>GTT FP EQUITY</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>Telecoms</t>
   </si>
   <si>
+    <t>€918bn</t>
+  </si>
+  <si>
     <t>Merck</t>
   </si>
   <si>
-    <t>€2,414bn</t>
-[...1 lines deleted...]
-  <si>
     <t>SOPR.PA</t>
   </si>
   <si>
     <t>Haier Smart Home - D shares</t>
   </si>
   <si>
     <t>SGO FP EQUITY</t>
   </si>
   <si>
     <t>SRT3 GY EQUITY</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>VCT FP EQUITY</t>
   </si>
   <si>
     <t>LLOY LN EQUITY</t>
   </si>
   <si>
     <t>London Stock Exchange Group</t>
   </si>
   <si>
     <t>dormakaba</t>
   </si>
   <si>
     <t>NG/ LN EQUITY</t>
   </si>
   <si>
     <t>Scottish &amp; Southern Energy</t>
   </si>
   <si>
     <t>IAG SM EQUITY</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>UTDI GY EQUITY</t>
   </si>
   <si>
+    <t>€67bn</t>
+  </si>
+  <si>
     <t>ABN Amro</t>
   </si>
   <si>
     <t>1913 HK EQUITY</t>
   </si>
   <si>
     <t>GEBN SE EQUITY</t>
   </si>
   <si>
+    <t>€158bn</t>
+  </si>
+  <si>
     <t>FR001400PVN6</t>
   </si>
   <si>
     <t>Unilever</t>
   </si>
   <si>
     <t>HSBA.L</t>
   </si>
   <si>
     <t>JEN GY EQUITY</t>
   </si>
   <si>
     <t>FR0010386334</t>
   </si>
   <si>
     <t>SCYR SM EQUITY</t>
   </si>
   <si>
     <t>US31488V1070</t>
   </si>
   <si>
     <t>Sébastien Faijean</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>GB00B1FP6H53</t>
   </si>
   <si>
     <t>SHBA.ST</t>
   </si>
   <si>
     <t>AALB NA EQUITY</t>
   </si>
   <si>
+    <t>€1,100bn</t>
+  </si>
+  <si>
     <t>Oils</t>
   </si>
   <si>
     <t>GTT.PA</t>
   </si>
   <si>
     <t>ERA FP EQUITY</t>
   </si>
   <si>
-    <t>€578bn</t>
-[...1 lines deleted...]
-  <si>
     <t>INS GY EQUITY</t>
   </si>
   <si>
     <t>AutoStore</t>
   </si>
   <si>
     <t>KNEBV FH EQUITY</t>
   </si>
   <si>
     <t>Tele2</t>
   </si>
   <si>
+    <t>€427bn</t>
+  </si>
+  <si>
     <t>GEA Group</t>
   </si>
   <si>
     <t>AlphaValue Country Coverage</t>
   </si>
   <si>
     <t>BVI FP EQUITY</t>
   </si>
   <si>
     <t>DE0005200000</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>ADYEN.AS</t>
   </si>
   <si>
     <t>AlphaValue Companies Coverage</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>RCOP.PA</t>
@@ -6679,54 +6673,54 @@
   <si>
     <t>RKT LN EQUITY</t>
   </si>
   <si>
     <t>SOLB BB EQUITY</t>
   </si>
   <si>
     <t>IMTP.PA</t>
   </si>
   <si>
     <t>HLN.L</t>
   </si>
   <si>
     <t>EMEIS.PA</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>ICAD.PA</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
+    <t>A1 Telekom Austria Group</t>
+  </si>
+  <si>
     <t>AT0000720008</t>
-  </si>
-[...1 lines deleted...]
-    <t>A1 Telekom Austria Group</t>
   </si>
   <si>
     <t>ABBN.S</t>
   </si>
   <si>
     <t>AVOL.S</t>
   </si>
   <si>
     <t>GB0000456144</t>
   </si>
   <si>
     <t>Anas Patel</t>
   </si>
   <si>
     <t>GB00B0SWJX34</t>
   </si>
   <si>
     <t>KRNG.DE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -6743,91 +6737,94 @@
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFED4296"/>
+        <fgColor rgb="FFEFF0F1"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFEFF0F1"/>
+        <fgColor rgb="FFED4296"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf borderId="0" xfId="0" fillId="0" fontId="0" numFmtId="0"/>
+    <xf applyAlignment="1" applyNumberFormat="1" borderId="0" xfId="0" fillId="0" fontId="0" numFmtId="164">
+      <alignment horizontal="right"/>
+    </xf>
     <xf applyAlignment="1" applyFont="1" borderId="0" xfId="0" fillId="0" fontId="1" numFmtId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf applyFill="1" applyFont="1" borderId="0" xfId="0" fillId="2" fontId="2" numFmtId="0"/>
+    <xf applyAlignment="1" applyFill="1" applyNumberFormat="1" borderId="0" xfId="0" fillId="2" fontId="0" numFmtId="164">
+      <alignment horizontal="right"/>
+    </xf>
     <xf applyAlignment="1" applyNumberFormat="1" borderId="0" xfId="0" fillId="0" fontId="0" numFmtId="3">
       <alignment horizontal="right"/>
     </xf>
-    <xf applyAlignment="1" applyFill="1" applyNumberFormat="1" borderId="0" xfId="0" fillId="3" fontId="0" numFmtId="3">
+    <xf applyFill="1" applyNumberFormat="1" borderId="0" xfId="0" fillId="2" fontId="0" numFmtId="3"/>
+    <xf applyFill="1" borderId="0" xfId="0" fillId="2" fontId="0" numFmtId="0"/>
+    <xf applyFill="1" applyFont="1" borderId="0" xfId="0" fillId="3" fontId="2" numFmtId="0"/>
+    <xf applyAlignment="1" applyFill="1" applyNumberFormat="1" borderId="0" xfId="0" fillId="2" fontId="0" numFmtId="3">
       <alignment horizontal="right"/>
     </xf>
-    <xf applyFill="1" borderId="0" xfId="0" fillId="3" fontId="0" numFmtId="0"/>
-    <xf applyFill="1" applyNumberFormat="1" borderId="0" xfId="0" fillId="3" fontId="0" numFmtId="3"/>
     <xf applyNumberFormat="1" borderId="0" xfId="0" fillId="0" fontId="0" numFmtId="3"/>
-    <xf applyAlignment="1" applyFill="1" applyNumberFormat="1" borderId="0" xfId="0" fillId="3" fontId="0" numFmtId="164">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -7085,14312 +7082,14286 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H523"/>
+  <dimension ref="A1:H522"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="1"/>
     <col min="2" max="2" width="26" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="26" customWidth="1"/>
     <col min="5" max="5" width="16" customWidth="1"/>
     <col min="6" max="6" width="17" customWidth="1"/>
     <col min="7" max="7" width="20" customWidth="1"/>
     <col min="8" max="8" width="14" customWidth="1"/>
     <col min="9" max="16384" width="9.140625"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="2" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="2"/>
+      <c r="A1" s="7" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="7"/>
+      <c r="H1" s="7"/>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="s">
-[...21 lines deleted...]
-        <v>447</v>
+      <c r="A3" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>887</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>2097</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>1513</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>444</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>1106</v>
+        <v>1097</v>
       </c>
       <c r="B4" t="s">
-        <v>1793</v>
+        <v>1786</v>
       </c>
       <c r="C4" t="s">
-        <v>2082</v>
+        <v>2078</v>
       </c>
       <c r="D4" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>544496.53468226</v>
+        <v>544</v>
+      </c>
+      <c r="E4" s="4">
+        <v>542499.791395696</v>
       </c>
       <c r="F4" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="G4" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="H4" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="5" t="s">
-[...21 lines deleted...]
-        <v>1086</v>
+      <c r="A5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="E5" s="8">
+        <v>349149.406322749</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>1531</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>1834</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>1446</v>
       </c>
       <c r="B6" t="s">
-        <v>1187</v>
+        <v>1177</v>
       </c>
       <c r="C6" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="D6" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>303688.039704361</v>
+        <v>423</v>
+      </c>
+      <c r="E6" s="4">
+        <v>274455.362370097</v>
       </c>
       <c r="F6" t="s">
-        <v>1542</v>
+        <v>1615</v>
       </c>
       <c r="G6" t="s">
-        <v>67</v>
+        <v>1089</v>
       </c>
       <c r="H6" t="s">
-        <v>1841</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="5" t="s">
-[...21 lines deleted...]
-        <v>1048</v>
+      <c r="A7" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E7" s="8">
+        <v>262288.667038</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>2161</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>1078</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
       <c r="B8" t="s">
-        <v>2103</v>
+        <v>2098</v>
       </c>
       <c r="C8" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="D8" t="s">
-        <v>2174</v>
-[...2 lines deleted...]
-        <v>237680.21339778</v>
+        <v>2172</v>
+      </c>
+      <c r="E8" s="4">
+        <v>262277.956026291</v>
       </c>
       <c r="F8" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="G8" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="H8" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="5" t="s">
-[...21 lines deleted...]
-        <v>2104</v>
+      <c r="A9" s="6" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="E9" s="8">
+        <v>259887.069713591</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>705</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>760</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="B10" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="C10" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="D10" t="s">
-        <v>1834</v>
-[...2 lines deleted...]
-        <v>230958.752</v>
+        <v>1827</v>
+      </c>
+      <c r="E10" s="4">
+        <v>259521.47</v>
       </c>
       <c r="F10" t="s">
-        <v>795</v>
+        <v>790</v>
       </c>
       <c r="G10" t="s">
-        <v>1655</v>
+        <v>1644</v>
       </c>
       <c r="H10" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="5" t="s">
-[...21 lines deleted...]
-        <v>766</v>
+      <c r="A11" s="6" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>821</v>
+      </c>
+      <c r="E11" s="8">
+        <v>237245.4681612</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>1439</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>750</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>1926</v>
+        <v>201</v>
       </c>
       <c r="B12" t="s">
-        <v>1259</v>
+        <v>715</v>
       </c>
       <c r="C12" t="s">
-        <v>286</v>
+        <v>1771</v>
       </c>
       <c r="D12" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>213131.2688792</v>
+        <v>1972</v>
+      </c>
+      <c r="E12" s="4">
+        <v>233236.4940846</v>
       </c>
       <c r="F12" t="s">
-        <v>1448</v>
+        <v>1096</v>
       </c>
       <c r="G12" t="s">
-        <v>1268</v>
+        <v>1796</v>
       </c>
       <c r="H12" t="s">
-        <v>756</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="5" t="s">
-[...21 lines deleted...]
-        <v>1668</v>
+      <c r="A13" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E13" s="8">
+        <v>226301.531080128</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>652</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>916</v>
+        <v>2070</v>
       </c>
       <c r="B14" t="s">
-        <v>721</v>
+        <v>1062</v>
       </c>
       <c r="C14" t="s">
-        <v>1778</v>
+        <v>778</v>
       </c>
       <c r="D14" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>205181.1931274</v>
+        <v>1614</v>
+      </c>
+      <c r="E14" s="4">
+        <v>208559.95545</v>
       </c>
       <c r="F14" t="s">
-        <v>1628</v>
+        <v>1725</v>
       </c>
       <c r="G14" t="s">
-        <v>618</v>
+        <v>527</v>
       </c>
       <c r="H14" t="s">
-        <v>1560</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="5" t="s">
-[...21 lines deleted...]
-        <v>1296</v>
+      <c r="A15" s="6" t="s">
+        <v>900</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="E15" s="8">
+        <v>197738.434321135</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>730</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>985</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>1042</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>1008</v>
       </c>
       <c r="B16" t="s">
-        <v>1741</v>
+        <v>2098</v>
       </c>
       <c r="C16" t="s">
-        <v>2095</v>
+        <v>1771</v>
       </c>
       <c r="D16" t="s">
-        <v>1066</v>
-[...2 lines deleted...]
-        <v>196032.771944402</v>
+        <v>2172</v>
+      </c>
+      <c r="E16" s="4">
+        <v>194921.915998644</v>
       </c>
       <c r="F16" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="G16" t="s">
-        <v>1406</v>
+        <v>342</v>
       </c>
       <c r="H16" t="s">
-        <v>657</v>
+        <v>139</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="5" t="s">
-[...21 lines deleted...]
-        <v>2007</v>
+      <c r="A17" s="6" t="s">
+        <v>913</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="E17" s="8">
+        <v>191414.07</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>1616</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>1549</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>1014</v>
+        <v>1337</v>
       </c>
       <c r="B18" t="s">
-        <v>2103</v>
+        <v>759</v>
       </c>
       <c r="C18" t="s">
-        <v>1778</v>
+        <v>159</v>
       </c>
       <c r="D18" t="s">
-        <v>2174</v>
-[...2 lines deleted...]
-        <v>190928.8677839</v>
+        <v>2120</v>
+      </c>
+      <c r="E18" s="4">
+        <v>179902.667662138</v>
       </c>
       <c r="F18" t="s">
-        <v>71</v>
+        <v>1915</v>
       </c>
       <c r="G18" t="s">
-        <v>349</v>
+        <v>1498</v>
       </c>
       <c r="H18" t="s">
-        <v>143</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="5" t="s">
-[...21 lines deleted...]
-        <v>1146</v>
+      <c r="A19" s="6" t="s">
+        <v>832</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" s="8">
+        <v>174938.7244507</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>1535</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>455</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>1854</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
       <c r="B20" t="s">
-        <v>1273</v>
+        <v>1264</v>
       </c>
       <c r="C20" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="D20" t="s">
-        <v>1931</v>
-[...2 lines deleted...]
-        <v>169005.465012241</v>
+        <v>1928</v>
+      </c>
+      <c r="E20" s="4">
+        <v>164254.618746489</v>
       </c>
       <c r="F20" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="G20" t="s">
-        <v>1559</v>
+        <v>1548</v>
       </c>
       <c r="H20" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="5" t="s">
-[...21 lines deleted...]
-        <v>1338</v>
+      <c r="A21" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="E21" s="8">
+        <v>156480.682087838</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>664</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>567</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="B22" t="s">
-        <v>1187</v>
+        <v>241</v>
       </c>
       <c r="C22" t="s">
-        <v>1932</v>
+        <v>2078</v>
       </c>
       <c r="D22" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>164224.489565539</v>
+        <v>1138</v>
+      </c>
+      <c r="E22" s="4">
+        <v>152435.3806092</v>
       </c>
       <c r="F22" t="s">
-        <v>669</v>
+        <v>1985</v>
       </c>
       <c r="G22" t="s">
-        <v>1733</v>
+        <v>734</v>
       </c>
       <c r="H22" t="s">
-        <v>573</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="5" t="s">
-[...21 lines deleted...]
-        <v>1860</v>
+      <c r="A23" s="6" t="s">
+        <v>510</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="E23" s="8">
+        <v>151664.46674</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>2056</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>1499</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>685</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>44</v>
+        <v>1137</v>
       </c>
       <c r="B24" t="s">
-        <v>246</v>
+        <v>954</v>
       </c>
       <c r="C24" t="s">
-        <v>2082</v>
+        <v>1115</v>
       </c>
       <c r="D24" t="s">
-        <v>1148</v>
-[...2 lines deleted...]
-        <v>154891.4600265</v>
+        <v>1738</v>
+      </c>
+      <c r="E24" s="4">
+        <v>147277.608</v>
       </c>
       <c r="F24" t="s">
-        <v>1988</v>
+        <v>339</v>
       </c>
       <c r="G24" t="s">
-        <v>740</v>
+        <v>101</v>
       </c>
       <c r="H24" t="s">
-        <v>2192</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="5" t="s">
-[...21 lines deleted...]
-        <v>1332</v>
+      <c r="A25" s="6" t="s">
+        <v>645</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E25" s="8">
+        <v>139587.88629</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>1035</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>905</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>536</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>277</v>
+        <v>957</v>
       </c>
       <c r="B26" t="s">
-        <v>765</v>
+        <v>1250</v>
       </c>
       <c r="C26" t="s">
-        <v>164</v>
+        <v>677</v>
       </c>
       <c r="D26" t="s">
-        <v>2125</v>
-[...2 lines deleted...]
-        <v>145847.645070721</v>
+        <v>821</v>
+      </c>
+      <c r="E26" s="4">
+        <v>139467.699311484</v>
       </c>
       <c r="F26" t="s">
-        <v>1893</v>
+        <v>995</v>
       </c>
       <c r="G26" t="s">
-        <v>1439</v>
+        <v>1081</v>
       </c>
       <c r="H26" t="s">
-        <v>211</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="5" t="s">
-[...21 lines deleted...]
-        <v>186</v>
+      <c r="A27" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E27" s="8">
+        <v>138401.2548</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>2222</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>1322</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>650</v>
+        <v>370</v>
       </c>
       <c r="B28" t="s">
-        <v>68</v>
+        <v>1062</v>
       </c>
       <c r="C28" t="s">
-        <v>286</v>
+        <v>1771</v>
       </c>
       <c r="D28" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>144755.06181</v>
+        <v>1614</v>
+      </c>
+      <c r="E28" s="4">
+        <v>137066.5966</v>
       </c>
       <c r="F28" t="s">
-        <v>1040</v>
+        <v>816</v>
       </c>
       <c r="G28" t="s">
-        <v>908</v>
+        <v>1621</v>
       </c>
       <c r="H28" t="s">
-        <v>542</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="5" t="s">
-[...21 lines deleted...]
-        <v>435</v>
+      <c r="A29" s="6" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="E29" s="8">
+        <v>136554.034422</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>729</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>181</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="B30" t="s">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="C30" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="D30" t="s">
-        <v>2140</v>
-[...2 lines deleted...]
-        <v>141116.818</v>
+        <v>2135</v>
+      </c>
+      <c r="E30" s="4">
+        <v>130096.7414</v>
       </c>
       <c r="F30" t="s">
-        <v>1897</v>
+        <v>1892</v>
       </c>
       <c r="G30" t="s">
-        <v>1955</v>
+        <v>1950</v>
       </c>
       <c r="H30" t="s">
-        <v>1935</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="5" t="s">
-[...21 lines deleted...]
-        <v>690</v>
+      <c r="A31" s="6" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E31" s="8">
+        <v>125761.316572884</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H31" s="6" t="s">
+        <v>965</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>1171</v>
+        <v>270</v>
       </c>
       <c r="B32" t="s">
-        <v>959</v>
+        <v>759</v>
       </c>
       <c r="C32" t="s">
-        <v>1124</v>
+        <v>159</v>
       </c>
       <c r="D32" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>140306.34</v>
+        <v>2120</v>
+      </c>
+      <c r="E32" s="4">
+        <v>125106.025452972</v>
       </c>
       <c r="F32" t="s">
-        <v>802</v>
+        <v>1888</v>
       </c>
       <c r="G32" t="s">
-        <v>861</v>
+        <v>1430</v>
       </c>
       <c r="H32" t="s">
-        <v>1769</v>
+        <v>205</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="5" t="s">
-[...21 lines deleted...]
-        <v>1462</v>
+      <c r="A33" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E33" s="8">
+        <v>123199.065322592</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>1562</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>2203</v>
+      </c>
+      <c r="H33" s="6" t="s">
+        <v>644</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>962</v>
+        <v>442</v>
       </c>
       <c r="B34" t="s">
-        <v>1259</v>
+        <v>241</v>
       </c>
       <c r="C34" t="s">
-        <v>682</v>
+        <v>159</v>
       </c>
       <c r="D34" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>133186.825457878</v>
+        <v>1138</v>
+      </c>
+      <c r="E34" s="4">
+        <v>122585.087050692</v>
       </c>
       <c r="F34" t="s">
-        <v>1001</v>
+        <v>2104</v>
       </c>
       <c r="G34" t="s">
-        <v>1089</v>
+        <v>238</v>
       </c>
       <c r="H34" t="s">
-        <v>1899</v>
+        <v>431</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="5" t="s">
-[...21 lines deleted...]
-        <v>407</v>
+      <c r="A35" s="6" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>821</v>
+      </c>
+      <c r="E35" s="8">
+        <v>119672.872224016</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>583</v>
+      </c>
+      <c r="G35" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>1974</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>480</v>
+        <v>1730</v>
       </c>
       <c r="B36" t="s">
-        <v>1069</v>
+        <v>1761</v>
       </c>
       <c r="C36" t="s">
-        <v>783</v>
+        <v>1695</v>
       </c>
       <c r="D36" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>122104.6768052</v>
+        <v>1997</v>
+      </c>
+      <c r="E36" s="4">
+        <v>119371.689429741</v>
       </c>
       <c r="F36" t="s">
-        <v>1110</v>
+        <v>227</v>
       </c>
       <c r="G36" t="s">
-        <v>1053</v>
+        <v>272</v>
       </c>
       <c r="H36" t="s">
-        <v>1540</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="5" t="s">
-[...21 lines deleted...]
-        <v>511</v>
+      <c r="A37" s="6" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E37" s="8">
+        <v>116061.66</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>798</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>857</v>
+      </c>
+      <c r="H37" s="6" t="s">
+        <v>1762</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>2163</v>
+        <v>739</v>
       </c>
       <c r="B38" t="s">
-        <v>1259</v>
+        <v>1736</v>
       </c>
       <c r="C38" t="s">
-        <v>164</v>
+        <v>1771</v>
       </c>
       <c r="D38" t="s">
-        <v>1975</v>
-[...2 lines deleted...]
-        <v>115980.893265684</v>
+        <v>1060</v>
+      </c>
+      <c r="E38" s="4">
+        <v>115443.144</v>
       </c>
       <c r="F38" t="s">
-        <v>252</v>
+        <v>1586</v>
       </c>
       <c r="G38" t="s">
-        <v>1195</v>
+        <v>1954</v>
       </c>
       <c r="H38" t="s">
-        <v>970</v>
+        <v>251</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="5" t="s">
-[...21 lines deleted...]
-        <v>1946</v>
+      <c r="A39" s="6" t="s">
+        <v>745</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E39" s="8">
+        <v>114943.250454</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="G39" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>1452</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>1735</v>
+        <v>413</v>
       </c>
       <c r="B40" t="s">
-        <v>1767</v>
+        <v>954</v>
       </c>
       <c r="C40" t="s">
-        <v>1702</v>
+        <v>2217</v>
       </c>
       <c r="D40" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>110369.698838829</v>
+        <v>1738</v>
+      </c>
+      <c r="E40" s="4">
+        <v>110159.4</v>
       </c>
       <c r="F40" t="s">
-        <v>232</v>
+        <v>678</v>
       </c>
       <c r="G40" t="s">
-        <v>279</v>
+        <v>1464</v>
       </c>
       <c r="H40" t="s">
-        <v>1557</v>
+        <v>402</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="5" t="s">
-[...21 lines deleted...]
-        <v>649</v>
+      <c r="A41" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E41" s="8">
+        <v>109291.43568488</v>
+      </c>
+      <c r="F41" s="6" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G41" s="6" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>1530</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>1344</v>
+        <v>132</v>
       </c>
       <c r="B42" t="s">
-        <v>152</v>
+        <v>2098</v>
       </c>
       <c r="C42" t="s">
-        <v>164</v>
+        <v>799</v>
       </c>
       <c r="D42" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>105726.292280776</v>
+        <v>2172</v>
+      </c>
+      <c r="E42" s="4">
+        <v>104228.844471683</v>
       </c>
       <c r="F42" t="s">
-        <v>586</v>
+        <v>1009</v>
       </c>
       <c r="G42" t="s">
-        <v>210</v>
+        <v>1220</v>
       </c>
       <c r="H42" t="s">
-        <v>1977</v>
+        <v>663</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="5" t="s">
-[...21 lines deleted...]
-        <v>256</v>
+      <c r="A43" s="6" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E43" s="8">
+        <v>102354.9423</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>506</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>1129</v>
+        <v>1287</v>
       </c>
       <c r="B44" t="s">
-        <v>721</v>
+        <v>1264</v>
       </c>
       <c r="C44" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="D44" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>97456.5554674983</v>
+        <v>1928</v>
+      </c>
+      <c r="E44" s="4">
+        <v>101659.839156899</v>
       </c>
       <c r="F44" t="s">
-        <v>2058</v>
+        <v>1622</v>
       </c>
       <c r="G44" t="s">
-        <v>864</v>
+        <v>299</v>
       </c>
       <c r="H44" t="s">
-        <v>365</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="5" t="s">
-[...21 lines deleted...]
-        <v>1781</v>
+      <c r="A45" s="6" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="E45" s="8">
+        <v>96961.724056544</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>2055</v>
+      </c>
+      <c r="G45" s="6" t="s">
+        <v>860</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>358</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>862</v>
+        <v>2206</v>
       </c>
       <c r="B46" t="s">
-        <v>79</v>
+        <v>1177</v>
       </c>
       <c r="C46" t="s">
-        <v>2082</v>
+        <v>1771</v>
       </c>
       <c r="D46" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>93777.93333</v>
+        <v>423</v>
+      </c>
+      <c r="E46" s="4">
+        <v>94734.5873392044</v>
       </c>
       <c r="F46" t="s">
-        <v>45</v>
+        <v>1545</v>
       </c>
       <c r="G46" t="s">
-        <v>982</v>
+        <v>2195</v>
       </c>
       <c r="H46" t="s">
-        <v>142</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="5" t="s">
-[...21 lines deleted...]
-        <v>668</v>
+      <c r="A47" s="6" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="E47" s="8">
+        <v>94733.114922</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>519</v>
+      </c>
+      <c r="G47" s="6" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H47" s="6" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>1992</v>
+        <v>160</v>
       </c>
       <c r="B48" t="s">
-        <v>1985</v>
+        <v>75</v>
       </c>
       <c r="C48" t="s">
-        <v>2219</v>
+        <v>1771</v>
       </c>
       <c r="D48" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>92008.44495</v>
+        <v>1738</v>
+      </c>
+      <c r="E48" s="4">
+        <v>94228.25493705</v>
       </c>
       <c r="F48" t="s">
-        <v>524</v>
+        <v>1898</v>
       </c>
       <c r="G48" t="s">
-        <v>1622</v>
+        <v>1840</v>
       </c>
       <c r="H48" t="s">
-        <v>66</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="5" t="s">
-[...21 lines deleted...]
-        <v>1682</v>
+      <c r="A49" s="6" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="E49" s="8">
+        <v>89985.5357414784</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>1429</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="H49" s="6" t="s">
+        <v>1919</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>2221</v>
+        <v>2219</v>
       </c>
       <c r="B50" t="s">
-        <v>1273</v>
+        <v>1264</v>
       </c>
       <c r="C50" t="s">
-        <v>1778</v>
+        <v>1771</v>
       </c>
       <c r="D50" t="s">
-        <v>1931</v>
-[...2 lines deleted...]
-        <v>91127.091</v>
+        <v>1928</v>
+      </c>
+      <c r="E50" s="4">
+        <v>86152.11</v>
       </c>
       <c r="F50" t="s">
-        <v>1112</v>
+        <v>1103</v>
       </c>
       <c r="G50" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="H50" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="5" t="s">
-[...21 lines deleted...]
-        <v>1912</v>
+      <c r="A51" s="6" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E51" s="8">
+        <v>85597.480795819</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>1903</v>
+      </c>
+      <c r="G51" s="6" t="s">
+        <v>1720</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>384</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>1385</v>
+        <v>858</v>
       </c>
       <c r="B52" t="s">
-        <v>1187</v>
+        <v>75</v>
       </c>
       <c r="C52" t="s">
-        <v>164</v>
+        <v>2078</v>
       </c>
       <c r="D52" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>89367.3524588926</v>
+        <v>1738</v>
+      </c>
+      <c r="E52" s="4">
+        <v>82008.526965</v>
       </c>
       <c r="F52" t="s">
-        <v>1438</v>
+        <v>41</v>
       </c>
       <c r="G52" t="s">
-        <v>229</v>
+        <v>977</v>
       </c>
       <c r="H52" t="s">
-        <v>1922</v>
+        <v>138</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="5" t="s">
-[...21 lines deleted...]
-        <v>2033</v>
+      <c r="A53" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E53" s="8">
+        <v>79896.496899438</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>2127</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>1787</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>2030</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>233</v>
+        <v>154</v>
       </c>
       <c r="B54" t="s">
-        <v>765</v>
+        <v>2098</v>
       </c>
       <c r="C54" t="s">
-        <v>286</v>
+        <v>2217</v>
       </c>
       <c r="D54" t="s">
-        <v>2125</v>
-[...2 lines deleted...]
-        <v>78868.9726469621</v>
+        <v>2172</v>
+      </c>
+      <c r="E54" s="4">
+        <v>77838.10425</v>
       </c>
       <c r="F54" t="s">
-        <v>90</v>
+        <v>504</v>
       </c>
       <c r="G54" t="s">
-        <v>1760</v>
+        <v>87</v>
       </c>
       <c r="H54" t="s">
-        <v>1772</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="5" t="s">
-[...21 lines deleted...]
-        <v>1219</v>
+      <c r="A55" s="6" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E55" s="8">
+        <v>77787.36</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>960</v>
+      </c>
+      <c r="H55" s="6" t="s">
+        <v>1672</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>1416</v>
+        <v>1851</v>
       </c>
       <c r="B56" t="s">
-        <v>959</v>
+        <v>241</v>
       </c>
       <c r="C56" t="s">
-        <v>164</v>
+        <v>2078</v>
       </c>
       <c r="D56" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>75846.874361</v>
+        <v>1997</v>
+      </c>
+      <c r="E56" s="4">
+        <v>75329.4668349899</v>
       </c>
       <c r="F56" t="s">
-        <v>2150</v>
+        <v>885</v>
       </c>
       <c r="G56" t="s">
-        <v>854</v>
+        <v>1665</v>
       </c>
       <c r="H56" t="s">
-        <v>89</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="5" t="s">
-[...21 lines deleted...]
-        <v>2120</v>
+      <c r="A57" s="6" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E57" s="8">
+        <v>74865.686228</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>1746</v>
+      </c>
+      <c r="G57" s="6" t="s">
+        <v>642</v>
+      </c>
+      <c r="H57" s="6" t="s">
+        <v>501</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>1947</v>
+        <v>1976</v>
       </c>
       <c r="B58" t="s">
-        <v>246</v>
+        <v>1981</v>
       </c>
       <c r="C58" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="D58" t="s">
-        <v>1148</v>
-[...2 lines deleted...]
-        <v>71643.749743</v>
+        <v>453</v>
+      </c>
+      <c r="E58" s="4">
+        <v>74856.196209</v>
       </c>
       <c r="F58" t="s">
-        <v>1751</v>
+        <v>2148</v>
       </c>
       <c r="G58" t="s">
-        <v>647</v>
+        <v>924</v>
       </c>
       <c r="H58" t="s">
-        <v>506</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="5" t="s">
-[...21 lines deleted...]
-        <v>36</v>
+      <c r="A59" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E59" s="8">
+        <v>72831.0528981496</v>
+      </c>
+      <c r="F59" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="G59" s="6" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H59" s="6" t="s">
+        <v>1765</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>2075</v>
+        <v>356</v>
       </c>
       <c r="B60" t="s">
-        <v>1793</v>
+        <v>1264</v>
       </c>
       <c r="C60" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="D60" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>70836.4022368</v>
+        <v>1928</v>
+      </c>
+      <c r="E60" s="4">
+        <v>70002.891063</v>
       </c>
       <c r="F60" t="s">
-        <v>1277</v>
+        <v>1451</v>
       </c>
       <c r="G60" t="s">
-        <v>840</v>
+        <v>1825</v>
       </c>
       <c r="H60" t="s">
-        <v>2035</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="5" t="s">
-[...21 lines deleted...]
-        <v>356</v>
+      <c r="A61" s="6" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E61" s="8">
+        <v>68862.2344949</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="G61" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="H61" s="6" t="s">
+        <v>350</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
+        <v>157</v>
+      </c>
+      <c r="B62" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C62" t="s">
+        <v>778</v>
+      </c>
+      <c r="D62" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E62" s="4">
+        <v>67482</v>
+      </c>
+      <c r="F62" t="s">
+        <v>25</v>
+      </c>
+      <c r="G62" t="s">
+        <v>255</v>
+      </c>
+      <c r="H62" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="C63" s="6" t="s">
         <v>159</v>
       </c>
-      <c r="B62" t="s">
-[...44 lines deleted...]
-        <v>1487</v>
+      <c r="D63" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E63" s="8">
+        <v>66590.94909</v>
+      </c>
+      <c r="F63" s="6" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G63" s="6" t="s">
+        <v>888</v>
+      </c>
+      <c r="H63" s="6" t="s">
+        <v>2115</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>993</v>
+        <v>2072</v>
       </c>
       <c r="B64" t="s">
-        <v>959</v>
+        <v>1786</v>
       </c>
       <c r="C64" t="s">
-        <v>164</v>
+        <v>778</v>
       </c>
       <c r="D64" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>66029.352333</v>
+        <v>544</v>
+      </c>
+      <c r="E64" s="4">
+        <v>65836.18560832</v>
       </c>
       <c r="F64" t="s">
-        <v>1425</v>
+        <v>1268</v>
       </c>
       <c r="G64" t="s">
-        <v>1293</v>
+        <v>835</v>
       </c>
       <c r="H64" t="s">
-        <v>1063</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="5" t="s">
-[...21 lines deleted...]
-        <v>1261</v>
+      <c r="A65" s="6" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="E65" s="8">
+        <v>65781.8929414</v>
+      </c>
+      <c r="F65" s="6" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G65" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="H65" s="6" t="s">
+        <v>2167</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>1039</v>
+        <v>1421</v>
       </c>
       <c r="B66" t="s">
-        <v>1573</v>
+        <v>1264</v>
       </c>
       <c r="C66" t="s">
-        <v>1778</v>
+        <v>2217</v>
       </c>
       <c r="D66" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>65532.3130713</v>
+        <v>1928</v>
+      </c>
+      <c r="E66" s="4">
+        <v>65212.6513939137</v>
       </c>
       <c r="F66" t="s">
-        <v>1907</v>
+        <v>607</v>
       </c>
       <c r="G66" t="s">
-        <v>1727</v>
+        <v>2082</v>
       </c>
       <c r="H66" t="s">
-        <v>389</v>
+        <v>33</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="5" t="s">
-[...20 lines deleted...]
-      <c r="H67" s="5" t="s">
+      <c r="A67" s="6" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B67" s="6" t="s">
         <v>954</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E67" s="8">
+        <v>65186.687621</v>
+      </c>
+      <c r="F67" s="6" t="s">
+        <v>2145</v>
+      </c>
+      <c r="G67" s="6" t="s">
+        <v>850</v>
+      </c>
+      <c r="H67" s="6" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>162</v>
+        <v>120</v>
       </c>
       <c r="B68" t="s">
-        <v>1069</v>
+        <v>1400</v>
       </c>
       <c r="C68" t="s">
-        <v>783</v>
+        <v>1771</v>
       </c>
       <c r="D68" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>64975</v>
+        <v>1503</v>
+      </c>
+      <c r="E68" s="4">
+        <v>63185.307738</v>
       </c>
       <c r="F68" t="s">
-        <v>25</v>
+        <v>915</v>
       </c>
       <c r="G68" t="s">
-        <v>261</v>
+        <v>2088</v>
       </c>
       <c r="H68" t="s">
-        <v>1654</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69" s="5" t="s">
-[...21 lines deleted...]
-        <v>1636</v>
+      <c r="A69" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E69" s="8">
+        <v>62621.3693876012</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="G69" s="6" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H69" s="6" t="s">
+        <v>1110</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>267</v>
+        <v>694</v>
       </c>
       <c r="B70" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C70" t="s">
-        <v>1702</v>
+        <v>778</v>
       </c>
       <c r="D70" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>61132.7223</v>
+        <v>1997</v>
+      </c>
+      <c r="E70" s="4">
+        <v>58331</v>
       </c>
       <c r="F70" t="s">
-        <v>1253</v>
+        <v>56</v>
       </c>
       <c r="G70" t="s">
-        <v>2011</v>
+        <v>1491</v>
       </c>
       <c r="H70" t="s">
-        <v>1761</v>
+        <v>601</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71" s="5" t="s">
-[...21 lines deleted...]
-        <v>2186</v>
+      <c r="A71" s="6" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E71" s="8">
+        <v>58191.6235513401</v>
+      </c>
+      <c r="F71" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="G71" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>2226</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>695</v>
+        <v>955</v>
       </c>
       <c r="B72" t="s">
-        <v>959</v>
+        <v>1786</v>
       </c>
       <c r="C72" t="s">
-        <v>164</v>
+        <v>2078</v>
       </c>
       <c r="D72" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>59566.34563</v>
+        <v>544</v>
+      </c>
+      <c r="E72" s="4">
+        <v>57754.0901233115</v>
       </c>
       <c r="F72" t="s">
-        <v>1047</v>
+        <v>217</v>
       </c>
       <c r="G72" t="s">
-        <v>121</v>
+        <v>889</v>
       </c>
       <c r="H72" t="s">
-        <v>1875</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" s="5" t="s">
-[...21 lines deleted...]
-        <v>1773</v>
+      <c r="A73" s="6" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="E73" s="8">
+        <v>57562.3912563</v>
+      </c>
+      <c r="F73" s="6" t="s">
+        <v>943</v>
+      </c>
+      <c r="G73" s="6" t="s">
+        <v>1331</v>
+      </c>
+      <c r="H73" s="6" t="s">
+        <v>1702</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>2141</v>
+        <v>2002</v>
       </c>
       <c r="B74" t="s">
-        <v>1187</v>
+        <v>2109</v>
       </c>
       <c r="C74" t="s">
-        <v>783</v>
+        <v>1695</v>
       </c>
       <c r="D74" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>57151.5520631</v>
+        <v>588</v>
+      </c>
+      <c r="E74" s="4">
+        <v>57506.7773127911</v>
       </c>
       <c r="F74" t="s">
-        <v>1188</v>
+        <v>1015</v>
       </c>
       <c r="G74" t="s">
-        <v>341</v>
+        <v>568</v>
       </c>
       <c r="H74" t="s">
-        <v>2170</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75" s="5" t="s">
-[...21 lines deleted...]
-        <v>2112</v>
+      <c r="A75" s="6" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E75" s="8">
+        <v>57458.816</v>
+      </c>
+      <c r="F75" s="6" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G75" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="H75" s="6" t="s">
+        <v>949</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>2008</v>
+        <v>354</v>
       </c>
       <c r="B76" t="s">
-        <v>79</v>
+        <v>1981</v>
       </c>
       <c r="C76" t="s">
-        <v>1778</v>
+        <v>1771</v>
       </c>
       <c r="D76" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>56192.7536244</v>
+        <v>453</v>
+      </c>
+      <c r="E76" s="4">
+        <v>57052.05</v>
       </c>
       <c r="F76" t="s">
-        <v>2003</v>
+        <v>2192</v>
       </c>
       <c r="G76" t="s">
-        <v>1176</v>
+        <v>1626</v>
       </c>
       <c r="H76" t="s">
-        <v>1467</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="5" t="s">
-[...21 lines deleted...]
-        <v>1358</v>
+      <c r="A77" s="6" t="s">
+        <v>988</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E77" s="8">
+        <v>55373.278044</v>
+      </c>
+      <c r="F77" s="6" t="s">
+        <v>1416</v>
+      </c>
+      <c r="G77" s="6" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H77" s="6" t="s">
+        <v>1057</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>1341</v>
+        <v>261</v>
       </c>
       <c r="B78" t="s">
-        <v>1409</v>
+        <v>75</v>
       </c>
       <c r="C78" t="s">
-        <v>2095</v>
+        <v>1695</v>
       </c>
       <c r="D78" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>53396.2669166</v>
+        <v>1738</v>
+      </c>
+      <c r="E78" s="4">
+        <v>54599.3595</v>
       </c>
       <c r="F78" t="s">
-        <v>947</v>
+        <v>1244</v>
       </c>
       <c r="G78" t="s">
-        <v>1341</v>
+        <v>2008</v>
       </c>
       <c r="H78" t="s">
-        <v>1709</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79" s="5" t="s">
-[...21 lines deleted...]
-        <v>1052</v>
+      <c r="A79" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E79" s="8">
+        <v>53627.13413</v>
+      </c>
+      <c r="F79" s="6" t="s">
+        <v>1041</v>
+      </c>
+      <c r="G79" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="H79" s="6" t="s">
+        <v>1869</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>607</v>
+        <v>787</v>
       </c>
       <c r="B80" t="s">
-        <v>1767</v>
+        <v>1177</v>
       </c>
       <c r="C80" t="s">
-        <v>164</v>
+        <v>677</v>
       </c>
       <c r="D80" t="s">
-        <v>1910</v>
-[...2 lines deleted...]
-        <v>52339.8356208</v>
+        <v>423</v>
+      </c>
+      <c r="E80" s="4">
+        <v>53426.9872668</v>
       </c>
       <c r="F80" t="s">
-        <v>132</v>
+        <v>401</v>
       </c>
       <c r="G80" t="s">
-        <v>1870</v>
+        <v>586</v>
       </c>
       <c r="H80" t="s">
-        <v>1119</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="81">
-      <c r="A81" s="5" t="s">
-[...21 lines deleted...]
-        <v>606</v>
+      <c r="A81" s="6" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E81" s="8">
+        <v>52377.8939490307</v>
+      </c>
+      <c r="F81" s="6" t="s">
+        <v>1759</v>
+      </c>
+      <c r="G81" s="6" t="s">
+        <v>641</v>
+      </c>
+      <c r="H81" s="6" t="s">
+        <v>1348</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>1501</v>
+        <v>349</v>
       </c>
       <c r="B82" t="s">
-        <v>246</v>
+        <v>1250</v>
       </c>
       <c r="C82" t="s">
-        <v>1778</v>
+        <v>159</v>
       </c>
       <c r="D82" t="s">
-        <v>1148</v>
-[...2 lines deleted...]
-        <v>50855.9149347</v>
+        <v>821</v>
+      </c>
+      <c r="E82" s="4">
+        <v>51291.872256</v>
       </c>
       <c r="F82" t="s">
-        <v>260</v>
+        <v>1560</v>
       </c>
       <c r="G82" t="s">
-        <v>906</v>
+        <v>439</v>
       </c>
       <c r="H82" t="s">
-        <v>717</v>
+        <v>558</v>
       </c>
     </row>
     <row r="83">
-      <c r="A83" s="5" t="s">
-[...21 lines deleted...]
-        <v>1971</v>
+      <c r="A83" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E83" s="8">
+        <v>50880.4289400449</v>
+      </c>
+      <c r="F83" s="6" t="s">
+        <v>523</v>
+      </c>
+      <c r="G83" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="H83" s="6" t="s">
+        <v>603</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>484</v>
+        <v>1627</v>
       </c>
       <c r="B84" t="s">
-        <v>1741</v>
+        <v>192</v>
       </c>
       <c r="C84" t="s">
-        <v>535</v>
+        <v>159</v>
       </c>
       <c r="D84" t="s">
-        <v>2125</v>
-[...2 lines deleted...]
-        <v>50826.274653</v>
+        <v>50</v>
+      </c>
+      <c r="E84" s="4">
+        <v>50649.8003625239</v>
       </c>
       <c r="F84" t="s">
-        <v>691</v>
+        <v>979</v>
       </c>
       <c r="G84" t="s">
-        <v>1198</v>
+        <v>1195</v>
       </c>
       <c r="H84" t="s">
-        <v>658</v>
+        <v>939</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85" s="5" t="s">
-[...21 lines deleted...]
-        <v>1318</v>
+      <c r="A85" s="6" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B85" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E85" s="8">
+        <v>50301.0455313</v>
+      </c>
+      <c r="F85" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="G85" s="6" t="s">
+        <v>903</v>
+      </c>
+      <c r="H85" s="6" t="s">
+        <v>711</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>503</v>
+        <v>1209</v>
       </c>
       <c r="B86" t="s">
-        <v>2113</v>
+        <v>1177</v>
       </c>
       <c r="C86" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="D86" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>49506.2775462848</v>
+        <v>423</v>
+      </c>
+      <c r="E86" s="4">
+        <v>49691.01006756</v>
       </c>
       <c r="F86" t="s">
-        <v>752</v>
+        <v>129</v>
       </c>
       <c r="G86" t="s">
-        <v>718</v>
+        <v>1300</v>
       </c>
       <c r="H86" t="s">
-        <v>185</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87" s="5" t="s">
-[...21 lines deleted...]
-        <v>2062</v>
+      <c r="A87" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="B87" s="6" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="E87" s="8">
+        <v>49379.86</v>
+      </c>
+      <c r="F87" s="6" t="s">
+        <v>1502</v>
+      </c>
+      <c r="G87" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="H87" s="6" t="s">
+        <v>537</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B88" t="s">
+        <v>594</v>
+      </c>
+      <c r="C88" t="s">
+        <v>279</v>
+      </c>
+      <c r="D88" t="s">
+        <v>423</v>
+      </c>
+      <c r="E88" s="4">
+        <v>48535.0004531117</v>
+      </c>
+      <c r="F88" t="s">
+        <v>877</v>
+      </c>
+      <c r="G88" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H88" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="6" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B89" s="6" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E89" s="8">
+        <v>48379.92</v>
+      </c>
+      <c r="F89" s="6" t="s">
+        <v>1557</v>
+      </c>
+      <c r="G89" s="6" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H89" s="6" t="s">
         <v>2151</v>
-      </c>
-[...45 lines deleted...]
-        <v>1816</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>2017</v>
+        <v>2111</v>
       </c>
       <c r="B90" t="s">
-        <v>1985</v>
+        <v>241</v>
       </c>
       <c r="C90" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="D90" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>48082.8163253648</v>
+        <v>1138</v>
+      </c>
+      <c r="E90" s="4">
+        <v>47672.1408248</v>
       </c>
       <c r="F90" t="s">
-        <v>1013</v>
+        <v>1341</v>
       </c>
       <c r="G90" t="s">
-        <v>1663</v>
+        <v>1718</v>
       </c>
       <c r="H90" t="s">
-        <v>1983</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="91">
-      <c r="A91" s="5" t="s">
-[...21 lines deleted...]
-        <v>1260</v>
+      <c r="A91" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="B91" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E91" s="8">
+        <v>46439.9773197624</v>
+      </c>
+      <c r="F91" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="G91" s="6" t="s">
+        <v>956</v>
+      </c>
+      <c r="H91" s="6" t="s">
+        <v>1266</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>496</v>
+        <v>2005</v>
       </c>
       <c r="B92" t="s">
-        <v>1985</v>
+        <v>75</v>
       </c>
       <c r="C92" t="s">
-        <v>783</v>
+        <v>1771</v>
       </c>
       <c r="D92" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>46428.3</v>
+        <v>1738</v>
+      </c>
+      <c r="E92" s="4">
+        <v>46213.53888285</v>
       </c>
       <c r="F92" t="s">
-        <v>1512</v>
+        <v>2000</v>
       </c>
       <c r="G92" t="s">
-        <v>201</v>
+        <v>1166</v>
       </c>
       <c r="H92" t="s">
-        <v>543</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="93">
-      <c r="A93" s="5" t="s">
-[...21 lines deleted...]
-        <v>564</v>
+      <c r="A93" s="6" t="s">
+        <v>571</v>
+      </c>
+      <c r="B93" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E93" s="8">
+        <v>46033.4051621714</v>
+      </c>
+      <c r="F93" s="6" t="s">
+        <v>2212</v>
+      </c>
+      <c r="G93" s="6" t="s">
+        <v>555</v>
+      </c>
+      <c r="H93" s="6" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>1639</v>
+        <v>973</v>
       </c>
       <c r="B94" t="s">
-        <v>198</v>
+        <v>1250</v>
       </c>
       <c r="C94" t="s">
-        <v>164</v>
+        <v>2078</v>
       </c>
       <c r="D94" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>45992.4053905114</v>
+        <v>821</v>
+      </c>
+      <c r="E94" s="4">
+        <v>45826.76789028</v>
       </c>
       <c r="F94" t="s">
-        <v>984</v>
+        <v>692</v>
       </c>
       <c r="G94" t="s">
-        <v>1205</v>
+        <v>2054</v>
       </c>
       <c r="H94" t="s">
-        <v>943</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="95">
-      <c r="A95" s="5" t="s">
-[...21 lines deleted...]
-        <v>1275</v>
+      <c r="A95" s="6" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B95" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>799</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E95" s="8">
+        <v>45733.0394590624</v>
+      </c>
+      <c r="F95" s="6" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G95" s="6" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H95" s="6" t="s">
+        <v>1999</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>176</v>
+        <v>2014</v>
       </c>
       <c r="B96" t="s">
-        <v>959</v>
+        <v>1981</v>
       </c>
       <c r="C96" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="D96" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>45090.976</v>
+        <v>453</v>
+      </c>
+      <c r="E96" s="4">
+        <v>45639.8094912816</v>
       </c>
       <c r="F96" t="s">
-        <v>1065</v>
+        <v>1007</v>
       </c>
       <c r="G96" t="s">
-        <v>364</v>
+        <v>1652</v>
       </c>
       <c r="H96" t="s">
-        <v>533</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="97">
-      <c r="A97" s="5" t="s">
-[...21 lines deleted...]
-        <v>608</v>
+      <c r="A97" s="6" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E97" s="8">
+        <v>45365.2822448618</v>
+      </c>
+      <c r="F97" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="G97" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="H97" s="6" t="s">
+        <v>1039</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>1083</v>
+        <v>1831</v>
       </c>
       <c r="B98" t="s">
-        <v>152</v>
+        <v>75</v>
       </c>
       <c r="C98" t="s">
-        <v>1932</v>
+        <v>1771</v>
       </c>
       <c r="D98" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>44663.6388308607</v>
+        <v>1738</v>
+      </c>
+      <c r="E98" s="4">
+        <v>45352.36223679</v>
       </c>
       <c r="F98" t="s">
-        <v>357</v>
+        <v>1858</v>
       </c>
       <c r="G98" t="s">
-        <v>202</v>
+        <v>265</v>
       </c>
       <c r="H98" t="s">
-        <v>1045</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="99">
-      <c r="A99" s="5" t="s">
-[...21 lines deleted...]
-        <v>1329</v>
+      <c r="A99" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B99" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="D99" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E99" s="8">
+        <v>45261.4069579</v>
+      </c>
+      <c r="F99" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G99" s="6" t="s">
+        <v>1568</v>
+      </c>
+      <c r="H99" s="6" t="s">
+        <v>1046</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>1075</v>
+        <v>1583</v>
       </c>
       <c r="B100" t="s">
-        <v>2227</v>
+        <v>1250</v>
       </c>
       <c r="C100" t="s">
-        <v>783</v>
+        <v>1771</v>
       </c>
       <c r="D100" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>43337.76</v>
+        <v>821</v>
+      </c>
+      <c r="E100" s="4">
+        <v>44645.03204616</v>
       </c>
       <c r="F100" t="s">
-        <v>1567</v>
+        <v>665</v>
       </c>
       <c r="G100" t="s">
-        <v>1479</v>
+        <v>187</v>
       </c>
       <c r="H100" t="s">
-        <v>2156</v>
+        <v>627</v>
       </c>
     </row>
     <row r="101">
-      <c r="A101" s="5" t="s">
-[...21 lines deleted...]
-        <v>2002</v>
+      <c r="A101" s="6" t="s">
+        <v>533</v>
+      </c>
+      <c r="B101" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D101" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E101" s="8">
+        <v>44499.7176</v>
+      </c>
+      <c r="F101" s="6" t="s">
+        <v>1392</v>
+      </c>
+      <c r="G101" s="6" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H101" s="6" t="s">
+        <v>1308</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>293</v>
+        <v>498</v>
       </c>
       <c r="B102" t="s">
-        <v>2113</v>
+        <v>2109</v>
       </c>
       <c r="C102" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="D102" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>42961.35</v>
+        <v>588</v>
+      </c>
+      <c r="E102" s="4">
+        <v>43929.0735716372</v>
       </c>
       <c r="F102" t="s">
-        <v>495</v>
+        <v>746</v>
       </c>
       <c r="G102" t="s">
-        <v>487</v>
+        <v>712</v>
       </c>
       <c r="H102" t="s">
-        <v>921</v>
+        <v>180</v>
       </c>
     </row>
     <row r="103">
-      <c r="A103" s="5" t="s">
-[...21 lines deleted...]
-        <v>2226</v>
+      <c r="A103" s="6" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B103" s="6" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>768</v>
+      </c>
+      <c r="E103" s="8">
+        <v>42587.6838494739</v>
+      </c>
+      <c r="F103" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="G103" s="6" t="s">
+        <v>2209</v>
+      </c>
+      <c r="H103" s="6" t="s">
+        <v>991</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>807</v>
+        <v>2204</v>
       </c>
       <c r="B104" t="s">
-        <v>1011</v>
+        <v>1786</v>
       </c>
       <c r="C104" t="s">
-        <v>1778</v>
+        <v>2201</v>
       </c>
       <c r="D104" t="s">
-        <v>2140</v>
-[...2 lines deleted...]
-        <v>42454.5576</v>
+        <v>517</v>
+      </c>
+      <c r="E104" s="4">
+        <v>42578.3655068903</v>
       </c>
       <c r="F104" t="s">
-        <v>2191</v>
+        <v>2013</v>
       </c>
       <c r="G104" t="s">
-        <v>719</v>
+        <v>1038</v>
       </c>
       <c r="H104" t="s">
-        <v>1356</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="105">
-      <c r="A105" s="5" t="s">
-[...21 lines deleted...]
-        <v>633</v>
+      <c r="A105" s="6" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B105" s="6" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D105" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E105" s="8">
+        <v>42561.92</v>
+      </c>
+      <c r="F105" s="6" t="s">
+        <v>1934</v>
+      </c>
+      <c r="G105" s="6" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H105" s="6" t="s">
+        <v>1319</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>1383</v>
+        <v>479</v>
       </c>
       <c r="B106" t="s">
-        <v>1741</v>
+        <v>1736</v>
       </c>
       <c r="C106" t="s">
-        <v>1702</v>
+        <v>530</v>
       </c>
       <c r="D106" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>41517.42515739</v>
+        <v>2120</v>
+      </c>
+      <c r="E106" s="4">
+        <v>41566.7930205</v>
       </c>
       <c r="F106" t="s">
-        <v>43</v>
+        <v>686</v>
       </c>
       <c r="G106" t="s">
-        <v>1845</v>
+        <v>1188</v>
       </c>
       <c r="H106" t="s">
-        <v>1247</v>
+        <v>653</v>
       </c>
     </row>
     <row r="107">
-      <c r="A107" s="5" t="s">
-[...21 lines deleted...]
-        <v>362</v>
+      <c r="A107" s="6" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B107" s="6" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="E107" s="8">
+        <v>41440.2089044</v>
+      </c>
+      <c r="F107" s="6" t="s">
+        <v>1335</v>
+      </c>
+      <c r="G107" s="6" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H107" s="6" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>978</v>
+        <v>1375</v>
       </c>
       <c r="B108" t="s">
-        <v>1259</v>
+        <v>1736</v>
       </c>
       <c r="C108" t="s">
-        <v>2082</v>
+        <v>1695</v>
       </c>
       <c r="D108" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>41103.54646368</v>
+        <v>1614</v>
+      </c>
+      <c r="E108" s="4">
+        <v>41070.4471143</v>
       </c>
       <c r="F108" t="s">
-        <v>697</v>
+        <v>39</v>
       </c>
       <c r="G108" t="s">
-        <v>2057</v>
+        <v>1838</v>
       </c>
       <c r="H108" t="s">
-        <v>1855</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="109">
-      <c r="A109" s="5" t="s">
-[...21 lines deleted...]
-        <v>1489</v>
+      <c r="A109" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="B109" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E109" s="8">
+        <v>40832.624</v>
+      </c>
+      <c r="F109" s="6" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G109" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="H109" s="6" t="s">
+        <v>528</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>1894</v>
+        <v>647</v>
       </c>
       <c r="B110" t="s">
-        <v>79</v>
+        <v>1862</v>
       </c>
       <c r="C110" t="s">
-        <v>1702</v>
+        <v>1597</v>
       </c>
       <c r="D110" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>40570.1823027863</v>
+        <v>52</v>
+      </c>
+      <c r="E110" s="4">
+        <v>40519.752175613</v>
       </c>
       <c r="F110" t="s">
-        <v>1914</v>
+        <v>1651</v>
       </c>
       <c r="G110" t="s">
-        <v>1027</v>
+        <v>1753</v>
       </c>
       <c r="H110" t="s">
-        <v>937</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="111">
-      <c r="A111" s="5" t="s">
-[...21 lines deleted...]
-        <v>1082</v>
+      <c r="A111" s="6" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B111" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E111" s="8">
+        <v>39844.4520155119</v>
+      </c>
+      <c r="F111" s="6" t="s">
+        <v>1910</v>
+      </c>
+      <c r="G111" s="6" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H111" s="6" t="s">
+        <v>933</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>1312</v>
+        <v>2130</v>
       </c>
       <c r="B112" t="s">
-        <v>1409</v>
+        <v>257</v>
       </c>
       <c r="C112" t="s">
-        <v>286</v>
+        <v>1695</v>
       </c>
       <c r="D112" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>39835.3128984</v>
+        <v>619</v>
+      </c>
+      <c r="E112" s="4">
+        <v>39833.909135184</v>
       </c>
       <c r="F112" t="s">
-        <v>1345</v>
+        <v>1204</v>
       </c>
       <c r="G112" t="s">
-        <v>1234</v>
+        <v>212</v>
       </c>
       <c r="H112" t="s">
-        <v>281</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="113">
-      <c r="A113" s="5" t="s">
-[...21 lines deleted...]
-        <v>1528</v>
+      <c r="A113" s="6" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B113" s="6" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D113" s="6" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E113" s="8">
+        <v>39788.5137826151</v>
+      </c>
+      <c r="F113" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="G113" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="H113" s="6" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>792</v>
+        <v>1880</v>
       </c>
       <c r="B114" t="s">
-        <v>1187</v>
+        <v>1005</v>
       </c>
       <c r="C114" t="s">
-        <v>682</v>
+        <v>279</v>
       </c>
       <c r="D114" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>39605.0801132</v>
+        <v>2135</v>
+      </c>
+      <c r="E114" s="4">
+        <v>39417.4468814</v>
       </c>
       <c r="F114" t="s">
-        <v>406</v>
+        <v>1962</v>
       </c>
       <c r="G114" t="s">
-        <v>590</v>
+        <v>1316</v>
       </c>
       <c r="H114" t="s">
-        <v>1519</v>
+        <v>524</v>
       </c>
     </row>
     <row r="115">
-      <c r="A115" s="5" t="s">
-[...21 lines deleted...]
-        <v>72</v>
+      <c r="A115" s="6" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B115" s="6" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D115" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="E115" s="8">
+        <v>38776.8254116861</v>
+      </c>
+      <c r="F115" s="6" t="s">
+        <v>2033</v>
+      </c>
+      <c r="G115" s="6" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H115" s="6" t="s">
+        <v>829</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>493</v>
+        <v>803</v>
       </c>
       <c r="B116" t="s">
-        <v>1793</v>
+        <v>1005</v>
       </c>
       <c r="C116" t="s">
-        <v>2082</v>
+        <v>1771</v>
       </c>
       <c r="D116" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>38533.86741378</v>
+        <v>2135</v>
+      </c>
+      <c r="E116" s="4">
+        <v>38491.0682</v>
       </c>
       <c r="F116" t="s">
-        <v>1569</v>
+        <v>2189</v>
       </c>
       <c r="G116" t="s">
-        <v>309</v>
+        <v>713</v>
       </c>
       <c r="H116" t="s">
-        <v>1164</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="117">
-      <c r="A117" s="5" t="s">
-[...21 lines deleted...]
-        <v>1057</v>
+      <c r="A117" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="B117" s="6" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E117" s="8">
+        <v>37832.4</v>
+      </c>
+      <c r="F117" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="G117" s="6" t="s">
+        <v>482</v>
+      </c>
+      <c r="H117" s="6" t="s">
+        <v>918</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>1157</v>
+        <v>1885</v>
       </c>
       <c r="B118" t="s">
-        <v>1793</v>
+        <v>75</v>
       </c>
       <c r="C118" t="s">
-        <v>2082</v>
+        <v>1929</v>
       </c>
       <c r="D118" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>37153.4572060941</v>
+        <v>1738</v>
+      </c>
+      <c r="E118" s="4">
+        <v>37642.7812529252</v>
       </c>
       <c r="F118" t="s">
-        <v>1103</v>
+        <v>262</v>
       </c>
       <c r="G118" t="s">
-        <v>732</v>
+        <v>76</v>
       </c>
       <c r="H118" t="s">
-        <v>518</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="119">
-      <c r="A119" s="5" t="s">
-[...21 lines deleted...]
-        <v>996</v>
+      <c r="A119" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B119" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D119" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E119" s="8">
+        <v>37185.9464282913</v>
+      </c>
+      <c r="F119" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="G119" s="6" t="s">
+        <v>873</v>
+      </c>
+      <c r="H119" s="6" t="s">
+        <v>1074</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>1885</v>
+        <v>1132</v>
       </c>
       <c r="B120" t="s">
-        <v>1011</v>
+        <v>759</v>
       </c>
       <c r="C120" t="s">
-        <v>286</v>
+        <v>159</v>
       </c>
       <c r="D120" t="s">
-        <v>2140</v>
-[...2 lines deleted...]
-        <v>36757.9532446</v>
+        <v>2120</v>
+      </c>
+      <c r="E120" s="4">
+        <v>36992.6970808764</v>
       </c>
       <c r="F120" t="s">
-        <v>1967</v>
+        <v>735</v>
       </c>
       <c r="G120" t="s">
-        <v>1326</v>
+        <v>1092</v>
       </c>
       <c r="H120" t="s">
-        <v>529</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="121">
-      <c r="A121" s="5" t="s">
-[...21 lines deleted...]
-        <v>747</v>
+      <c r="A121" s="6" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B121" s="6" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D121" s="6" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E121" s="8">
+        <v>36988.6895157</v>
+      </c>
+      <c r="F121" s="6" t="s">
+        <v>1811</v>
+      </c>
+      <c r="G121" s="6" t="s">
+        <v>618</v>
+      </c>
+      <c r="H121" s="6" t="s">
+        <v>1108</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>1333</v>
+        <v>1147</v>
       </c>
       <c r="B122" t="s">
-        <v>1069</v>
+        <v>1786</v>
       </c>
       <c r="C122" t="s">
-        <v>2219</v>
+        <v>2078</v>
       </c>
       <c r="D122" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>36057.5225133</v>
+        <v>544</v>
+      </c>
+      <c r="E122" s="4">
+        <v>36663.2040778559</v>
       </c>
       <c r="F122" t="s">
-        <v>1215</v>
+        <v>1094</v>
       </c>
       <c r="G122" t="s">
-        <v>2213</v>
+        <v>726</v>
       </c>
       <c r="H122" t="s">
-        <v>1346</v>
+        <v>513</v>
       </c>
     </row>
     <row r="123">
-      <c r="A123" s="5" t="s">
-[...21 lines deleted...]
-        <v>763</v>
+      <c r="A123" s="6" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B123" s="6" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D123" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="E123" s="8">
+        <v>36118.5728406</v>
+      </c>
+      <c r="F123" s="6" t="s">
+        <v>2200</v>
+      </c>
+      <c r="G123" s="6" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H123" s="6" t="s">
+        <v>266</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>1972</v>
+        <v>1873</v>
       </c>
       <c r="B124" t="s">
-        <v>1069</v>
+        <v>2109</v>
       </c>
       <c r="C124" t="s">
-        <v>1778</v>
+        <v>778</v>
       </c>
       <c r="D124" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>35744.0934079</v>
+        <v>588</v>
+      </c>
+      <c r="E124" s="4">
+        <v>35593.8758</v>
       </c>
       <c r="F124" t="s">
-        <v>527</v>
+        <v>211</v>
       </c>
       <c r="G124" t="s">
-        <v>351</v>
+        <v>1366</v>
       </c>
       <c r="H124" t="s">
-        <v>2021</v>
+        <v>68</v>
       </c>
     </row>
     <row r="125">
-      <c r="A125" s="5" t="s">
-[...21 lines deleted...]
-        <v>2168</v>
+      <c r="A125" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="B125" s="6" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D125" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="E125" s="8">
+        <v>35561.47753993</v>
+      </c>
+      <c r="F125" s="6" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G125" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="H125" s="6" t="s">
+        <v>1154</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>1869</v>
+        <v>1901</v>
       </c>
       <c r="B126" t="s">
-        <v>1409</v>
+        <v>1062</v>
       </c>
       <c r="C126" t="s">
-        <v>1778</v>
+        <v>279</v>
       </c>
       <c r="D126" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>35103.23144316</v>
+        <v>1614</v>
+      </c>
+      <c r="E126" s="4">
+        <v>35554.611479035</v>
       </c>
       <c r="F126" t="s">
-        <v>2145</v>
+        <v>605</v>
       </c>
       <c r="G126" t="s">
-        <v>885</v>
+        <v>1249</v>
       </c>
       <c r="H126" t="s">
-        <v>767</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127" s="5" t="s">
-[...21 lines deleted...]
-        <v>1470</v>
+      <c r="A127" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B127" s="6" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E127" s="8">
+        <v>34968.87715</v>
+      </c>
+      <c r="F127" s="6" t="s">
+        <v>1403</v>
+      </c>
+      <c r="G127" s="6" t="s">
+        <v>938</v>
+      </c>
+      <c r="H127" s="6" t="s">
+        <v>827</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>1562</v>
+        <v>37</v>
       </c>
       <c r="B128" t="s">
-        <v>1409</v>
+        <v>1005</v>
       </c>
       <c r="C128" t="s">
-        <v>1124</v>
+        <v>159</v>
       </c>
       <c r="D128" t="s">
-        <v>1513</v>
-[...2 lines deleted...]
-        <v>34756.23606564</v>
+        <v>2135</v>
+      </c>
+      <c r="E128" s="4">
+        <v>34780.67921292</v>
       </c>
       <c r="F128" t="s">
-        <v>1818</v>
+        <v>2106</v>
       </c>
       <c r="G128" t="s">
-        <v>624</v>
+        <v>19</v>
       </c>
       <c r="H128" t="s">
-        <v>1117</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129" s="5" t="s">
-[...21 lines deleted...]
-        <v>272</v>
+      <c r="A129" s="6" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B129" s="6" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D129" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E129" s="8">
+        <v>34354.191023</v>
+      </c>
+      <c r="F129" s="6" t="s">
+        <v>522</v>
+      </c>
+      <c r="G129" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="H129" s="6" t="s">
+        <v>2018</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>2135</v>
+        <v>553</v>
       </c>
       <c r="B130" t="s">
-        <v>263</v>
+        <v>606</v>
       </c>
       <c r="C130" t="s">
-        <v>1702</v>
+        <v>1771</v>
       </c>
       <c r="D130" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>34103.634574056</v>
+        <v>1827</v>
+      </c>
+      <c r="E130" s="4">
+        <v>33894.02632968</v>
       </c>
       <c r="F130" t="s">
-        <v>1214</v>
+        <v>1091</v>
       </c>
       <c r="G130" t="s">
-        <v>217</v>
+        <v>1434</v>
       </c>
       <c r="H130" t="s">
-        <v>1518</v>
+        <v>701</v>
       </c>
     </row>
     <row r="131">
-      <c r="A131" s="5" t="s">
-[...21 lines deleted...]
-        <v>1236</v>
+      <c r="A131" s="6" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B131" s="6" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="E131" s="8">
+        <v>33875.56653912</v>
+      </c>
+      <c r="F131" s="6" t="s">
+        <v>2140</v>
+      </c>
+      <c r="G131" s="6" t="s">
+        <v>880</v>
+      </c>
+      <c r="H131" s="6" t="s">
+        <v>761</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>1173</v>
+        <v>1123</v>
       </c>
       <c r="B132" t="s">
-        <v>1259</v>
+        <v>2225</v>
       </c>
       <c r="C132" t="s">
-        <v>286</v>
+        <v>159</v>
       </c>
       <c r="D132" t="s">
-        <v>1066</v>
-[...2 lines deleted...]
-        <v>31812.0339280404</v>
+        <v>1972</v>
+      </c>
+      <c r="E132" s="4">
+        <v>33785.7123992459</v>
       </c>
       <c r="F132" t="s">
-        <v>238</v>
+        <v>1116</v>
       </c>
       <c r="G132" t="s">
-        <v>334</v>
+        <v>2215</v>
       </c>
       <c r="H132" t="s">
-        <v>47</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="133">
-      <c r="A133" s="5" t="s">
-[...21 lines deleted...]
-        <v>677</v>
+      <c r="A133" s="6" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B133" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D133" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E133" s="8">
+        <v>33470.47465801</v>
+      </c>
+      <c r="F133" s="6" t="s">
+        <v>1933</v>
+      </c>
+      <c r="G133" s="6" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H133" s="6" t="s">
+        <v>1733</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>241</v>
+        <v>1157</v>
       </c>
       <c r="B134" t="s">
-        <v>263</v>
+        <v>1264</v>
       </c>
       <c r="C134" t="s">
-        <v>286</v>
+        <v>778</v>
       </c>
       <c r="D134" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>31331.0091746255</v>
+        <v>1928</v>
+      </c>
+      <c r="E134" s="4">
+        <v>33156.6024444</v>
       </c>
       <c r="F134" t="s">
-        <v>500</v>
+        <v>1292</v>
       </c>
       <c r="G134" t="s">
-        <v>1301</v>
+        <v>1632</v>
       </c>
       <c r="H134" t="s">
-        <v>860</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="135">
-      <c r="A135" s="5" t="s">
-[...21 lines deleted...]
-        <v>834</v>
+      <c r="A135" s="6" t="s">
+        <v>833</v>
+      </c>
+      <c r="B135" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E135" s="8">
+        <v>32891.39081</v>
+      </c>
+      <c r="F135" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="G135" s="6" t="s">
+        <v>466</v>
+      </c>
+      <c r="H135" s="6" t="s">
+        <v>741</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>39</v>
+        <v>1323</v>
       </c>
       <c r="B136" t="s">
-        <v>1273</v>
+        <v>1062</v>
       </c>
       <c r="C136" t="s">
-        <v>783</v>
+        <v>2217</v>
       </c>
       <c r="D136" t="s">
-        <v>1931</v>
-[...2 lines deleted...]
-        <v>30772.611892</v>
+        <v>1614</v>
+      </c>
+      <c r="E136" s="4">
+        <v>32722.9797408</v>
       </c>
       <c r="F136" t="s">
-        <v>1412</v>
+        <v>1206</v>
       </c>
       <c r="G136" t="s">
-        <v>942</v>
+        <v>2211</v>
       </c>
       <c r="H136" t="s">
-        <v>832</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="137">
-      <c r="A137" s="5" t="s">
-[...21 lines deleted...]
-        <v>378</v>
+      <c r="A137" s="6" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B137" s="6" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="E137" s="8">
+        <v>32691.9141337335</v>
+      </c>
+      <c r="F137" s="6" t="s">
+        <v>1121</v>
+      </c>
+      <c r="G137" s="6" t="s">
+        <v>1726</v>
+      </c>
+      <c r="H137" s="6" t="s">
+        <v>1820</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>1225</v>
+        <v>2155</v>
       </c>
       <c r="B138" t="s">
-        <v>246</v>
+        <v>75</v>
       </c>
       <c r="C138" t="s">
-        <v>1702</v>
+        <v>2078</v>
       </c>
       <c r="D138" t="s">
-        <v>1148</v>
-[...2 lines deleted...]
-        <v>29524.647382125</v>
+        <v>1738</v>
+      </c>
+      <c r="E138" s="4">
+        <v>32615.23407968</v>
       </c>
       <c r="F138" t="s">
-        <v>1936</v>
+        <v>10</v>
       </c>
       <c r="G138" t="s">
-        <v>1054</v>
+        <v>1466</v>
       </c>
       <c r="H138" t="s">
-        <v>477</v>
+        <v>757</v>
       </c>
     </row>
     <row r="139">
-      <c r="A139" s="5" t="s">
-[...21 lines deleted...]
-        <v>1828</v>
+      <c r="A139" s="6" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B139" s="6" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D139" s="6" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E139" s="8">
+        <v>32457.7845811128</v>
+      </c>
+      <c r="F139" s="6" t="s">
+        <v>1764</v>
+      </c>
+      <c r="G139" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="H139" s="6" t="s">
+        <v>672</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>2128</v>
+        <v>1359</v>
       </c>
       <c r="B140" t="s">
-        <v>246</v>
+        <v>2225</v>
       </c>
       <c r="C140" t="s">
-        <v>2219</v>
+        <v>1929</v>
       </c>
       <c r="D140" t="s">
-        <v>1148</v>
-[...2 lines deleted...]
-        <v>29162.32576975</v>
+        <v>423</v>
+      </c>
+      <c r="E140" s="4">
+        <v>32280.3373602743</v>
       </c>
       <c r="F140" t="s">
-        <v>2044</v>
+        <v>104</v>
       </c>
       <c r="G140" t="s">
-        <v>1178</v>
+        <v>1874</v>
       </c>
       <c r="H140" t="s">
-        <v>785</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="141">
-      <c r="A141" s="5" t="s">
-[...21 lines deleted...]
-        <v>1144</v>
+      <c r="A141" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="B141" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="C141" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D141" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="E141" s="8">
+        <v>31275.0881416656</v>
+      </c>
+      <c r="F141" s="6" t="s">
+        <v>495</v>
+      </c>
+      <c r="G141" s="6" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H141" s="6" t="s">
+        <v>856</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>1889</v>
+        <v>1884</v>
       </c>
       <c r="B142" t="s">
-        <v>1252</v>
+        <v>1243</v>
       </c>
       <c r="C142" t="s">
-        <v>2095</v>
+        <v>2090</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
-      <c r="E142" s="3">
-        <v>28420.455316084</v>
+      <c r="E142" s="4">
+        <v>31268.76709034</v>
       </c>
       <c r="F142" t="s">
-        <v>1323</v>
+        <v>1313</v>
       </c>
       <c r="G142" t="s">
-        <v>1876</v>
+        <v>1870</v>
       </c>
       <c r="H142" t="s">
-        <v>1267</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="143">
-      <c r="A143" s="5" t="s">
-[...21 lines deleted...]
-        <v>187</v>
+      <c r="A143" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="B143" s="6" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C143" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D143" s="6" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E143" s="8">
+        <v>31245.992634471</v>
+      </c>
+      <c r="F143" s="6" t="s">
+        <v>659</v>
+      </c>
+      <c r="G143" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="H143" s="6" t="s">
+        <v>2187</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>1251</v>
+        <v>1427</v>
       </c>
       <c r="B144" t="s">
-        <v>68</v>
+        <v>1062</v>
       </c>
       <c r="C144" t="s">
-        <v>2082</v>
+        <v>279</v>
       </c>
       <c r="D144" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>28289.7643225</v>
+        <v>1069</v>
+      </c>
+      <c r="E144" s="4">
+        <v>31159.2102868163</v>
       </c>
       <c r="F144" t="s">
-        <v>1596</v>
+        <v>1949</v>
       </c>
       <c r="G144" t="s">
-        <v>2187</v>
+        <v>777</v>
       </c>
       <c r="H144" t="s">
-        <v>1077</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="145">
-      <c r="A145" s="5" t="s">
-[...21 lines deleted...]
-        <v>1042</v>
+      <c r="A145" s="6" t="s">
+        <v>763</v>
+      </c>
+      <c r="B145" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D145" s="6" t="s">
+        <v>821</v>
+      </c>
+      <c r="E145" s="8">
+        <v>30678.192899463</v>
+      </c>
+      <c r="F145" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="G145" s="6" t="s">
+        <v>762</v>
+      </c>
+      <c r="H145" s="6" t="s">
+        <v>1694</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>1821</v>
+        <v>2089</v>
       </c>
       <c r="B146" t="s">
-        <v>580</v>
+        <v>715</v>
       </c>
       <c r="C146" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="D146" t="s">
-        <v>1975</v>
-[...2 lines deleted...]
-        <v>27748.21767115</v>
+        <v>810</v>
+      </c>
+      <c r="E146" s="4">
+        <v>30094.4481082</v>
       </c>
       <c r="F146" t="s">
-        <v>1998</v>
+        <v>244</v>
       </c>
       <c r="G146" t="s">
-        <v>674</v>
+        <v>1253</v>
       </c>
       <c r="H146" t="s">
-        <v>1942</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="147">
-      <c r="A147" s="5" t="s">
-[...21 lines deleted...]
-        <v>307</v>
+      <c r="A147" s="6" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B147" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C147" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D147" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E147" s="8">
+        <v>29777.904554</v>
+      </c>
+      <c r="F147" s="6" t="s">
+        <v>2041</v>
+      </c>
+      <c r="G147" s="6" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H147" s="6" t="s">
+        <v>780</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>1436</v>
+        <v>1814</v>
       </c>
       <c r="B148" t="s">
-        <v>1069</v>
+        <v>574</v>
       </c>
       <c r="C148" t="s">
-        <v>286</v>
+        <v>778</v>
       </c>
       <c r="D148" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>27627.0294256588</v>
+        <v>1972</v>
+      </c>
+      <c r="E148" s="4">
+        <v>29511.6179176</v>
       </c>
       <c r="F148" t="s">
-        <v>1954</v>
+        <v>1995</v>
       </c>
       <c r="G148" t="s">
-        <v>782</v>
+        <v>669</v>
       </c>
       <c r="H148" t="s">
-        <v>1993</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="149">
-      <c r="A149" s="5" t="s">
-[...21 lines deleted...]
-        <v>706</v>
+      <c r="A149" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="B149" s="6" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C149" s="6" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E149" s="8">
+        <v>29275.591058</v>
+      </c>
+      <c r="F149" s="6" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G149" s="6" t="s">
+        <v>390</v>
+      </c>
+      <c r="H149" s="6" t="s">
+        <v>2020</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>297</v>
+        <v>186</v>
       </c>
       <c r="B150" t="s">
-        <v>1187</v>
+        <v>1264</v>
       </c>
       <c r="C150" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="D150" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>27452.8671880439</v>
+        <v>1928</v>
+      </c>
+      <c r="E150" s="4">
+        <v>29114.0774401371</v>
       </c>
       <c r="F150" t="s">
-        <v>664</v>
+        <v>708</v>
       </c>
       <c r="G150" t="s">
-        <v>613</v>
+        <v>8</v>
       </c>
       <c r="H150" t="s">
-        <v>2189</v>
+        <v>300</v>
       </c>
     </row>
     <row r="151">
-      <c r="A151" s="5" t="s">
-[...21 lines deleted...]
-        <v>737</v>
+      <c r="A151" s="6" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B151" s="6" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C151" s="6" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>768</v>
+      </c>
+      <c r="E151" s="8">
+        <v>29054.0502143325</v>
+      </c>
+      <c r="F151" s="6" t="s">
+        <v>1506</v>
+      </c>
+      <c r="G151" s="6" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H151" s="6" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>314</v>
+        <v>1486</v>
       </c>
       <c r="B152" t="s">
-        <v>1069</v>
+        <v>1736</v>
       </c>
       <c r="C152" t="s">
-        <v>2203</v>
+        <v>2217</v>
       </c>
       <c r="D152" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>26713.3150956</v>
+        <v>2120</v>
+      </c>
+      <c r="E152" s="4">
+        <v>28793.9357104</v>
       </c>
       <c r="F152" t="s">
-        <v>2180</v>
+        <v>2062</v>
       </c>
       <c r="G152" t="s">
-        <v>395</v>
+        <v>164</v>
       </c>
       <c r="H152" t="s">
-        <v>2023</v>
+        <v>781</v>
       </c>
     </row>
     <row r="153">
-      <c r="A153" s="5" t="s">
-[...21 lines deleted...]
-        <v>1917</v>
+      <c r="A153" s="6" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B153" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C153" s="6" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D153" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="E153" s="8">
+        <v>28695.8104706362</v>
+      </c>
+      <c r="F153" s="6" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G153" s="6" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H153" s="6" t="s">
+        <v>963</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>1334</v>
+        <v>368</v>
       </c>
       <c r="B154" t="s">
-        <v>595</v>
+        <v>1250</v>
       </c>
       <c r="C154" t="s">
-        <v>1932</v>
+        <v>279</v>
       </c>
       <c r="D154" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>26501.7365648485</v>
+        <v>1060</v>
+      </c>
+      <c r="E154" s="4">
+        <v>28156.581544</v>
       </c>
       <c r="F154" t="s">
-        <v>1029</v>
+        <v>1634</v>
       </c>
       <c r="G154" t="s">
-        <v>2084</v>
+        <v>1951</v>
       </c>
       <c r="H154" t="s">
-        <v>968</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="155">
-      <c r="A155" s="5" t="s">
-[...21 lines deleted...]
-        <v>572</v>
+      <c r="A155" s="6" t="s">
+        <v>543</v>
+      </c>
+      <c r="B155" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C155" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D155" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E155" s="8">
+        <v>28115.3809400686</v>
+      </c>
+      <c r="F155" s="6" t="s">
+        <v>1591</v>
+      </c>
+      <c r="G155" s="6" t="s">
+        <v>2169</v>
+      </c>
+      <c r="H155" s="6" t="s">
+        <v>731</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>1244</v>
+        <v>1281</v>
       </c>
       <c r="B156" t="s">
-        <v>2103</v>
+        <v>1005</v>
       </c>
       <c r="C156" t="s">
-        <v>2203</v>
+        <v>159</v>
       </c>
       <c r="D156" t="s">
-        <v>2174</v>
-[...2 lines deleted...]
-        <v>26391.62941</v>
+        <v>2135</v>
+      </c>
+      <c r="E156" s="4">
+        <v>27197.3449359</v>
       </c>
       <c r="F156" t="s">
-        <v>1612</v>
+        <v>849</v>
       </c>
       <c r="G156" t="s">
-        <v>173</v>
+        <v>1678</v>
       </c>
       <c r="H156" t="s">
-        <v>167</v>
+        <v>638</v>
       </c>
     </row>
     <row r="157">
-      <c r="A157" s="5" t="s">
-[...21 lines deleted...]
-        <v>786</v>
+      <c r="A157" s="6" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B157" s="6" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C157" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D157" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="E157" s="8">
+        <v>27168.41145</v>
+      </c>
+      <c r="F157" s="6" t="s">
+        <v>2016</v>
+      </c>
+      <c r="G157" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="H157" s="6" t="s">
+        <v>565</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>2105</v>
+        <v>2100</v>
       </c>
       <c r="B158" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="C158" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="D158" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>25973.687028855</v>
+        <v>2001</v>
+      </c>
+      <c r="E158" s="4">
+        <v>26919.925654215</v>
       </c>
       <c r="F158" t="s">
-        <v>1880</v>
+        <v>1875</v>
       </c>
       <c r="G158" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="H158" t="s">
-        <v>1556</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="159">
-      <c r="A159" s="5" t="s">
-[...21 lines deleted...]
-        <v>2100</v>
+      <c r="A159" s="6" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B159" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D159" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E159" s="8">
+        <v>25915.271844185</v>
+      </c>
+      <c r="F159" s="6" t="s">
+        <v>859</v>
+      </c>
+      <c r="G159" s="6" t="s">
+        <v>2194</v>
+      </c>
+      <c r="H159" s="6" t="s">
+        <v>1043</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>770</v>
+        <v>722</v>
       </c>
       <c r="B160" t="s">
-        <v>152</v>
+        <v>1736</v>
       </c>
       <c r="C160" t="s">
-        <v>164</v>
+        <v>1695</v>
       </c>
       <c r="D160" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>25270.8622498931</v>
+        <v>1614</v>
+      </c>
+      <c r="E160" s="4">
+        <v>25666.73801958</v>
       </c>
       <c r="F160" t="s">
-        <v>284</v>
+        <v>1773</v>
       </c>
       <c r="G160" t="s">
-        <v>768</v>
+        <v>428</v>
       </c>
       <c r="H160" t="s">
-        <v>1701</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="161">
-      <c r="A161" s="5" t="s">
-[...21 lines deleted...]
-        <v>1279</v>
+      <c r="A161" s="6" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B161" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D161" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E161" s="8">
+        <v>25613.4962425</v>
+      </c>
+      <c r="F161" s="6" t="s">
+        <v>1585</v>
+      </c>
+      <c r="G161" s="6" t="s">
+        <v>2185</v>
+      </c>
+      <c r="H161" s="6" t="s">
+        <v>1070</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>1618</v>
+        <v>337</v>
       </c>
       <c r="B162" t="s">
-        <v>1273</v>
+        <v>148</v>
       </c>
       <c r="C162" t="s">
-        <v>2203</v>
+        <v>1115</v>
       </c>
       <c r="D162" t="s">
-        <v>1931</v>
-[...2 lines deleted...]
-        <v>24909.152413429</v>
+        <v>1660</v>
+      </c>
+      <c r="E162" s="4">
+        <v>25570.3348758</v>
       </c>
       <c r="F162" t="s">
-        <v>77</v>
+        <v>629</v>
       </c>
       <c r="G162" t="s">
-        <v>1554</v>
+        <v>84</v>
       </c>
       <c r="H162" t="s">
-        <v>1237</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="163">
-      <c r="A163" s="5" t="s">
-[...21 lines deleted...]
-        <v>967</v>
+      <c r="A163" s="6" t="s">
+        <v>547</v>
+      </c>
+      <c r="B163" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="C163" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D163" s="6" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E163" s="8">
+        <v>25469.332779</v>
+      </c>
+      <c r="F163" s="6" t="s">
+        <v>1713</v>
+      </c>
+      <c r="G163" s="6" t="s">
+        <v>1283</v>
+      </c>
+      <c r="H163" s="6" t="s">
+        <v>962</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>1410</v>
+        <v>579</v>
       </c>
       <c r="B164" t="s">
-        <v>959</v>
+        <v>1062</v>
       </c>
       <c r="C164" t="s">
-        <v>2095</v>
+        <v>1929</v>
       </c>
       <c r="D164" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>24574.6475</v>
+        <v>1614</v>
+      </c>
+      <c r="E164" s="4">
+        <v>25080.1257690852</v>
       </c>
       <c r="F164" t="s">
-        <v>1226</v>
+        <v>764</v>
       </c>
       <c r="G164" t="s">
-        <v>421</v>
+        <v>2086</v>
       </c>
       <c r="H164" t="s">
-        <v>144</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="165">
-      <c r="A165" s="5" t="s">
-[...21 lines deleted...]
-        <v>1563</v>
+      <c r="A165" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B165" s="6" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C165" s="6" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E165" s="8">
+        <v>24901.05</v>
+      </c>
+      <c r="F165" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="G165" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="H165" s="6" t="s">
+        <v>1023</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>2144</v>
+        <v>1606</v>
       </c>
       <c r="B166" t="s">
-        <v>721</v>
+        <v>1264</v>
       </c>
       <c r="C166" t="s">
-        <v>900</v>
+        <v>2201</v>
       </c>
       <c r="D166" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>24202.6435868765</v>
+        <v>1928</v>
+      </c>
+      <c r="E166" s="4">
+        <v>24898.6775806226</v>
       </c>
       <c r="F166" t="s">
-        <v>1160</v>
+        <v>73</v>
       </c>
       <c r="G166" t="s">
-        <v>989</v>
+        <v>1543</v>
       </c>
       <c r="H166" t="s">
-        <v>2106</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="167">
-      <c r="A167" s="5" t="s">
-[...21 lines deleted...]
-        <v>643</v>
+      <c r="A167" s="6" t="s">
+        <v>410</v>
+      </c>
+      <c r="B167" s="6" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C167" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D167" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="E167" s="8">
+        <v>24484.29065537</v>
+      </c>
+      <c r="F167" s="6" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G167" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="H167" s="6" t="s">
+        <v>654</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>1788</v>
+        <v>1691</v>
       </c>
       <c r="B168" t="s">
-        <v>1409</v>
+        <v>2098</v>
       </c>
       <c r="C168" t="s">
-        <v>1124</v>
+        <v>799</v>
       </c>
       <c r="D168" t="s">
-        <v>1513</v>
-[...2 lines deleted...]
-        <v>24105.51</v>
+        <v>2172</v>
+      </c>
+      <c r="E168" s="4">
+        <v>24159.2531204238</v>
       </c>
       <c r="F168" t="s">
-        <v>931</v>
+        <v>1941</v>
       </c>
       <c r="G168" t="s">
-        <v>394</v>
+        <v>1390</v>
       </c>
       <c r="H168" t="s">
-        <v>948</v>
+        <v>441</v>
       </c>
     </row>
     <row r="169">
-      <c r="A169" s="5" t="s">
-[...21 lines deleted...]
-        <v>472</v>
+      <c r="A169" s="6" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B169" s="6" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="E169" s="8">
+        <v>24145.390177</v>
+      </c>
+      <c r="F169" s="6" t="s">
+        <v>839</v>
+      </c>
+      <c r="G169" s="6" t="s">
+        <v>2125</v>
+      </c>
+      <c r="H169" s="6" t="s">
+        <v>1804</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>2079</v>
+        <v>2139</v>
       </c>
       <c r="B170" t="s">
-        <v>198</v>
+        <v>715</v>
       </c>
       <c r="C170" t="s">
-        <v>2095</v>
+        <v>895</v>
       </c>
       <c r="D170" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>23854.3</v>
+        <v>810</v>
+      </c>
+      <c r="E170" s="4">
+        <v>24071.0955433987</v>
       </c>
       <c r="F170" t="s">
-        <v>392</v>
+        <v>1150</v>
       </c>
       <c r="G170" t="s">
-        <v>1896</v>
+        <v>984</v>
       </c>
       <c r="H170" t="s">
-        <v>873</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="171">
-      <c r="A171" s="5" t="s">
-[...21 lines deleted...]
-        <v>659</v>
+      <c r="A171" s="6" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B171" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C171" s="6" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D171" s="6" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E171" s="8">
+        <v>24020.902991581</v>
+      </c>
+      <c r="F171" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="G171" s="6" t="s">
+        <v>1891</v>
+      </c>
+      <c r="H171" s="6" t="s">
+        <v>869</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>230</v>
+        <v>411</v>
       </c>
       <c r="B172" t="s">
-        <v>1273</v>
+        <v>241</v>
       </c>
       <c r="C172" t="s">
-        <v>286</v>
+        <v>1771</v>
       </c>
       <c r="D172" t="s">
-        <v>1931</v>
-[...2 lines deleted...]
-        <v>23659.706627371</v>
+        <v>1138</v>
+      </c>
+      <c r="E172" s="4">
+        <v>23863.22277031</v>
       </c>
       <c r="F172" t="s">
-        <v>1637</v>
+        <v>2021</v>
       </c>
       <c r="G172" t="s">
-        <v>1974</v>
+        <v>1379</v>
       </c>
       <c r="H172" t="s">
-        <v>1365</v>
+        <v>945</v>
       </c>
     </row>
     <row r="173">
-      <c r="A173" s="5" t="s">
-[...21 lines deleted...]
-        <v>1028</v>
+      <c r="A173" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="B173" s="6" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D173" s="6" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E173" s="8">
+        <v>23685.3905955125</v>
+      </c>
+      <c r="F173" s="6" t="s">
+        <v>1625</v>
+      </c>
+      <c r="G173" s="6" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H173" s="6" t="s">
+        <v>1356</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>1386</v>
+        <v>1781</v>
       </c>
       <c r="B174" t="s">
-        <v>959</v>
+        <v>1400</v>
       </c>
       <c r="C174" t="s">
-        <v>2219</v>
+        <v>1115</v>
       </c>
       <c r="D174" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>23496.237</v>
+        <v>1503</v>
+      </c>
+      <c r="E174" s="4">
+        <v>23333.31</v>
       </c>
       <c r="F174" t="s">
-        <v>1099</v>
+        <v>927</v>
       </c>
       <c r="G174" t="s">
-        <v>1022</v>
+        <v>389</v>
       </c>
       <c r="H174" t="s">
-        <v>2009</v>
+        <v>944</v>
       </c>
     </row>
     <row r="175">
-      <c r="A175" s="5" t="s">
-[...21 lines deleted...]
-        <v>1049</v>
+      <c r="A175" s="6" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B175" s="6" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C175" s="6" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D175" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="E175" s="8">
+        <v>23317.826739811</v>
+      </c>
+      <c r="F175" s="6" t="s">
+        <v>896</v>
+      </c>
+      <c r="G175" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="H175" s="6" t="s">
+        <v>468</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>1161</v>
+        <v>592</v>
       </c>
       <c r="B176" t="s">
-        <v>198</v>
+        <v>2225</v>
       </c>
       <c r="C176" t="s">
-        <v>1124</v>
+        <v>2078</v>
       </c>
       <c r="D176" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>23238.9152</v>
+        <v>2001</v>
+      </c>
+      <c r="E176" s="4">
+        <v>23172.4420421088</v>
       </c>
       <c r="F176" t="s">
-        <v>2155</v>
+        <v>1673</v>
       </c>
       <c r="G176" t="s">
-        <v>1718</v>
+        <v>1684</v>
       </c>
       <c r="H176" t="s">
-        <v>558</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="177">
-      <c r="A177" s="5" t="s">
-[...21 lines deleted...]
-        <v>789</v>
+      <c r="A177" s="6" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B177" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C177" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D177" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E177" s="8">
+        <v>22884.8558308902</v>
+      </c>
+      <c r="F177" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="G177" s="6" t="s">
+        <v>1905</v>
+      </c>
+      <c r="H177" s="6" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B178" t="s">
+        <v>954</v>
+      </c>
+      <c r="C178" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D178" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E178" s="4">
+        <v>22884.55</v>
+      </c>
+      <c r="F178" t="s">
+        <v>1218</v>
+      </c>
+      <c r="G178" t="s">
         <v>416</v>
       </c>
-      <c r="B178" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H178" t="s">
-        <v>950</v>
+        <v>140</v>
       </c>
     </row>
     <row r="179">
-      <c r="A179" s="5" t="s">
-[...21 lines deleted...]
-        <v>1514</v>
+      <c r="A179" s="6" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B179" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C179" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D179" s="6" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E179" s="8">
+        <v>22288.20111</v>
+      </c>
+      <c r="F179" s="6" t="s">
+        <v>2150</v>
+      </c>
+      <c r="G179" s="6" t="s">
+        <v>1711</v>
+      </c>
+      <c r="H179" s="6" t="s">
+        <v>552</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>1231</v>
+        <v>542</v>
       </c>
       <c r="B180" t="s">
-        <v>1985</v>
+        <v>759</v>
       </c>
       <c r="C180" t="s">
-        <v>1941</v>
+        <v>123</v>
       </c>
       <c r="D180" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>21591.8848849</v>
+        <v>2120</v>
+      </c>
+      <c r="E180" s="4">
+        <v>22266.0671206803</v>
       </c>
       <c r="F180" t="s">
-        <v>844</v>
+        <v>296</v>
       </c>
       <c r="G180" t="s">
-        <v>2130</v>
+        <v>1200</v>
       </c>
       <c r="H180" t="s">
-        <v>1811</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="181">
-      <c r="A181" s="5" t="s">
-[...21 lines deleted...]
-        <v>445</v>
+      <c r="A181" s="6" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B181" s="6" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C181" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D181" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" s="8">
+        <v>22263.0159090478</v>
+      </c>
+      <c r="F181" s="6" t="s">
+        <v>1592</v>
+      </c>
+      <c r="G181" s="6" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H181" s="6" t="s">
+        <v>557</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>1486</v>
+        <v>494</v>
       </c>
       <c r="B182" t="s">
-        <v>1011</v>
+        <v>715</v>
       </c>
       <c r="C182" t="s">
-        <v>1124</v>
+        <v>159</v>
       </c>
       <c r="D182" t="s">
-        <v>2140</v>
-[...2 lines deleted...]
-        <v>21274.44032</v>
+        <v>52</v>
+      </c>
+      <c r="E182" s="4">
+        <v>22055.25806436</v>
       </c>
       <c r="F182" t="s">
-        <v>897</v>
+        <v>1709</v>
       </c>
       <c r="G182" t="s">
-        <v>1525</v>
+        <v>1722</v>
       </c>
       <c r="H182" t="s">
-        <v>2127</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="183">
-      <c r="A183" s="5" t="s">
-[...21 lines deleted...]
-        <v>1493</v>
+      <c r="A183" s="6" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B183" s="6" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C183" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D183" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E183" s="8">
+        <v>21920.5681312</v>
+      </c>
+      <c r="F183" s="6" t="s">
+        <v>578</v>
+      </c>
+      <c r="G183" s="6" t="s">
+        <v>1679</v>
+      </c>
+      <c r="H183" s="6" t="s">
+        <v>784</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>1227</v>
+        <v>1175</v>
       </c>
       <c r="B184" t="s">
-        <v>2227</v>
+        <v>715</v>
       </c>
       <c r="C184" t="s">
-        <v>783</v>
+        <v>1771</v>
       </c>
       <c r="D184" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>20940.8140280866</v>
+        <v>810</v>
+      </c>
+      <c r="E184" s="4">
+        <v>21902.1132</v>
       </c>
       <c r="F184" t="s">
-        <v>1163</v>
+        <v>14</v>
       </c>
       <c r="G184" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="H184" t="s">
-        <v>1201</v>
+        <v>373</v>
       </c>
     </row>
     <row r="185">
-      <c r="A185" s="5" t="s">
-[...21 lines deleted...]
-        <v>1031</v>
+      <c r="A185" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="B185" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C185" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D185" s="6" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E185" s="8">
+        <v>21849.984</v>
+      </c>
+      <c r="F185" s="6" t="s">
+        <v>2141</v>
+      </c>
+      <c r="G185" s="6" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H185" s="6" t="s">
+        <v>1415</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>1798</v>
+        <v>1235</v>
       </c>
       <c r="B186" t="s">
-        <v>1767</v>
+        <v>2098</v>
       </c>
       <c r="C186" t="s">
-        <v>1702</v>
+        <v>2201</v>
       </c>
       <c r="D186" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>20643.4592063224</v>
+        <v>2172</v>
+      </c>
+      <c r="E186" s="4">
+        <v>21799.43974</v>
       </c>
       <c r="F186" t="s">
-        <v>73</v>
+        <v>1601</v>
       </c>
       <c r="G186" t="s">
-        <v>1348</v>
+        <v>168</v>
       </c>
       <c r="H186" t="s">
-        <v>796</v>
+        <v>162</v>
       </c>
     </row>
     <row r="187">
-      <c r="A187" s="5" t="s">
-[...21 lines deleted...]
-        <v>1203</v>
+      <c r="A187" s="6" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B187" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C187" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D187" s="6" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E187" s="8">
+        <v>21743.612477</v>
+      </c>
+      <c r="F187" s="6" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G187" s="6" t="s">
+        <v>548</v>
+      </c>
+      <c r="H187" s="6" t="s">
+        <v>2034</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>548</v>
+        <v>874</v>
       </c>
       <c r="B188" t="s">
-        <v>765</v>
+        <v>606</v>
       </c>
       <c r="C188" t="s">
-        <v>125</v>
+        <v>1771</v>
       </c>
       <c r="D188" t="s">
-        <v>2125</v>
-[...2 lines deleted...]
-        <v>20585.1353482492</v>
+        <v>1660</v>
+      </c>
+      <c r="E188" s="4">
+        <v>21314.2471264575</v>
       </c>
       <c r="F188" t="s">
-        <v>303</v>
+        <v>1215</v>
       </c>
       <c r="G188" t="s">
-        <v>1210</v>
+        <v>1171</v>
       </c>
       <c r="H188" t="s">
-        <v>1327</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="189">
-      <c r="A189" s="5" t="s">
-[...21 lines deleted...]
-        <v>712</v>
+      <c r="A189" s="6" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B189" s="6" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C189" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D189" s="6" t="s">
+        <v>821</v>
+      </c>
+      <c r="E189" s="8">
+        <v>20941.888788177</v>
+      </c>
+      <c r="F189" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="G189" s="6" t="s">
+        <v>727</v>
+      </c>
+      <c r="H189" s="6" t="s">
+        <v>1483</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>469</v>
+        <v>1378</v>
       </c>
       <c r="B190" t="s">
-        <v>1069</v>
+        <v>954</v>
       </c>
       <c r="C190" t="s">
-        <v>1702</v>
+        <v>2217</v>
       </c>
       <c r="D190" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>20386.3946364294</v>
+        <v>1738</v>
+      </c>
+      <c r="E190" s="4">
+        <v>20747.283</v>
       </c>
       <c r="F190" t="s">
-        <v>1272</v>
+        <v>1090</v>
       </c>
       <c r="G190" t="s">
-        <v>1901</v>
+        <v>1016</v>
       </c>
       <c r="H190" t="s">
-        <v>371</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="191">
-      <c r="A191" s="5" t="s">
-[...21 lines deleted...]
-        <v>720</v>
+      <c r="A191" s="6" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B191" s="6" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C191" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D191" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="E191" s="8">
+        <v>20690.88</v>
+      </c>
+      <c r="F191" s="6" t="s">
+        <v>753</v>
+      </c>
+      <c r="G191" s="6" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H191" s="6" t="s">
+        <v>2047</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>1883</v>
+        <v>841</v>
       </c>
       <c r="B192" t="s">
-        <v>959</v>
+        <v>1981</v>
       </c>
       <c r="C192" t="s">
-        <v>1941</v>
+        <v>2201</v>
       </c>
       <c r="D192" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>20048.893</v>
+        <v>453</v>
+      </c>
+      <c r="E192" s="4">
+        <v>20628.09936</v>
       </c>
       <c r="F192" t="s">
-        <v>1488</v>
+        <v>452</v>
       </c>
       <c r="G192" t="s">
-        <v>952</v>
+        <v>1362</v>
       </c>
       <c r="H192" t="s">
-        <v>975</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="193">
-      <c r="A193" s="5" t="s">
-[...21 lines deleted...]
-        <v>70</v>
+      <c r="A193" s="6" t="s">
+        <v>465</v>
+      </c>
+      <c r="B193" s="6" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C193" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D193" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E193" s="8">
+        <v>20572.6770866631</v>
+      </c>
+      <c r="F193" s="6" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G193" s="6" t="s">
+        <v>1897</v>
+      </c>
+      <c r="H193" s="6" t="s">
+        <v>364</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>1715</v>
+        <v>1791</v>
       </c>
       <c r="B194" t="s">
-        <v>1069</v>
+        <v>1761</v>
       </c>
       <c r="C194" t="s">
-        <v>286</v>
+        <v>1695</v>
       </c>
       <c r="D194" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>19484.8277595882</v>
+        <v>1997</v>
+      </c>
+      <c r="E194" s="4">
+        <v>20456.9263005683</v>
       </c>
       <c r="F194" t="s">
-        <v>1603</v>
+        <v>69</v>
       </c>
       <c r="G194" t="s">
-        <v>1097</v>
+        <v>1338</v>
       </c>
       <c r="H194" t="s">
-        <v>563</v>
+        <v>792</v>
       </c>
     </row>
     <row r="195">
-      <c r="A195" s="5" t="s">
-[...21 lines deleted...]
-        <v>1113</v>
+      <c r="A195" s="6" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B195" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="C195" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D195" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="E195" s="8">
+        <v>20320.148849364</v>
+      </c>
+      <c r="F195" s="6" t="s">
+        <v>2157</v>
+      </c>
+      <c r="G195" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="H195" s="6" t="s">
+        <v>2152</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>1078</v>
+        <v>1778</v>
       </c>
       <c r="B196" t="s">
-        <v>595</v>
+        <v>1981</v>
       </c>
       <c r="C196" t="s">
-        <v>1778</v>
+        <v>499</v>
       </c>
       <c r="D196" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>19086.4924205</v>
+        <v>453</v>
+      </c>
+      <c r="E196" s="4">
+        <v>20143.726674</v>
       </c>
       <c r="F196" t="s">
-        <v>1046</v>
+        <v>208</v>
       </c>
       <c r="G196" t="s">
-        <v>554</v>
+        <v>141</v>
       </c>
       <c r="H196" t="s">
-        <v>2037</v>
+        <v>714</v>
       </c>
     </row>
     <row r="197">
-      <c r="A197" s="5" t="s">
-[...21 lines deleted...]
-        <v>2050</v>
+      <c r="A197" s="6" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B197" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="C197" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D197" s="6" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E197" s="8">
+        <v>19963.08</v>
+      </c>
+      <c r="F197" s="6" t="s">
+        <v>865</v>
+      </c>
+      <c r="G197" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="H197" s="6" t="s">
+        <v>2183</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>482</v>
+        <v>707</v>
       </c>
       <c r="B198" t="s">
-        <v>68</v>
+        <v>1264</v>
       </c>
       <c r="C198" t="s">
-        <v>1778</v>
+        <v>2078</v>
       </c>
       <c r="D198" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>18888.60078</v>
+        <v>1928</v>
+      </c>
+      <c r="E198" s="4">
+        <v>19585.21525048</v>
       </c>
       <c r="F198" t="s">
-        <v>1641</v>
+        <v>242</v>
       </c>
       <c r="G198" t="s">
-        <v>762</v>
+        <v>111</v>
       </c>
       <c r="H198" t="s">
-        <v>836</v>
+        <v>706</v>
       </c>
     </row>
     <row r="199">
-      <c r="A199" s="5" t="s">
-[...21 lines deleted...]
-        <v>1114</v>
+      <c r="A199" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="B199" s="6" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C199" s="6" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D199" s="6" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E199" s="8">
+        <v>19473.63704472</v>
+      </c>
+      <c r="F199" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="G199" s="6" t="s">
+        <v>2131</v>
+      </c>
+      <c r="H199" s="6" t="s">
+        <v>1810</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>1152</v>
+        <v>1219</v>
       </c>
       <c r="B200" t="s">
-        <v>263</v>
+        <v>2225</v>
       </c>
       <c r="C200" t="s">
-        <v>286</v>
+        <v>778</v>
       </c>
       <c r="D200" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>18722.43353988</v>
+        <v>423</v>
+      </c>
+      <c r="E200" s="4">
+        <v>19261.3463862705</v>
       </c>
       <c r="F200" t="s">
-        <v>2161</v>
+        <v>1153</v>
       </c>
       <c r="G200" t="s">
-        <v>242</v>
+        <v>738</v>
       </c>
       <c r="H200" t="s">
-        <v>2157</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="201">
-      <c r="A201" s="5" t="s">
-[...21 lines deleted...]
-        <v>739</v>
+      <c r="A201" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="B201" s="6" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C201" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D201" s="6" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E201" s="8">
+        <v>19212.4258872909</v>
+      </c>
+      <c r="F201" s="6" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G201" s="6" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H201" s="6" t="s">
+        <v>1405</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>150</v>
+        <v>1476</v>
       </c>
       <c r="B202" t="s">
-        <v>595</v>
+        <v>1005</v>
       </c>
       <c r="C202" t="s">
-        <v>783</v>
+        <v>1115</v>
       </c>
       <c r="D202" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>18592.704</v>
+        <v>2135</v>
+      </c>
+      <c r="E202" s="4">
+        <v>19131.11984</v>
       </c>
       <c r="F202" t="s">
-        <v>2146</v>
+        <v>892</v>
       </c>
       <c r="G202" t="s">
-        <v>1418</v>
+        <v>1515</v>
       </c>
       <c r="H202" t="s">
-        <v>1424</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="203">
-      <c r="A203" s="5" t="s">
-[...21 lines deleted...]
-        <v>1624</v>
+      <c r="A203" s="6" t="s">
+        <v>477</v>
+      </c>
+      <c r="B203" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C203" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D203" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E203" s="8">
+        <v>18663.370852</v>
+      </c>
+      <c r="F203" s="6" t="s">
+        <v>1629</v>
+      </c>
+      <c r="G203" s="6" t="s">
+        <v>756</v>
+      </c>
+      <c r="H203" s="6" t="s">
+        <v>831</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>304</v>
+        <v>1587</v>
       </c>
       <c r="B204" t="s">
-        <v>1273</v>
+        <v>1563</v>
       </c>
       <c r="C204" t="s">
-        <v>164</v>
+        <v>279</v>
       </c>
       <c r="D204" t="s">
-        <v>1931</v>
-[...2 lines deleted...]
-        <v>18493.675251005</v>
+        <v>1997</v>
+      </c>
+      <c r="E204" s="4">
+        <v>18600.8845314</v>
       </c>
       <c r="F204" t="s">
-        <v>1408</v>
+        <v>1462</v>
       </c>
       <c r="G204" t="s">
-        <v>1270</v>
+        <v>379</v>
       </c>
       <c r="H204" t="s">
-        <v>1414</v>
+        <v>840</v>
       </c>
     </row>
     <row r="205">
-      <c r="A205" s="5" t="s">
-[...21 lines deleted...]
-        <v>2185</v>
+      <c r="A205" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B205" s="6" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C205" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D205" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="E205" s="8">
+        <v>18541.7784814301</v>
+      </c>
+      <c r="F205" s="6" t="s">
+        <v>1368</v>
+      </c>
+      <c r="G205" s="6" t="s">
+        <v>2129</v>
+      </c>
+      <c r="H205" s="6" t="s">
+        <v>1105</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>879</v>
+        <v>1878</v>
       </c>
       <c r="B206" t="s">
-        <v>611</v>
+        <v>954</v>
       </c>
       <c r="C206" t="s">
-        <v>1778</v>
+        <v>1938</v>
       </c>
       <c r="D206" t="s">
-        <v>1671</v>
-[...2 lines deleted...]
-        <v>17882.928846405</v>
+        <v>1738</v>
+      </c>
+      <c r="E206" s="4">
+        <v>18453.534</v>
       </c>
       <c r="F206" t="s">
-        <v>1224</v>
+        <v>1478</v>
       </c>
       <c r="G206" t="s">
-        <v>1181</v>
+        <v>947</v>
       </c>
       <c r="H206" t="s">
-        <v>1143</v>
+        <v>970</v>
       </c>
     </row>
     <row r="207">
-      <c r="A207" s="5" t="s">
-[...21 lines deleted...]
-        <v>1192</v>
+      <c r="A207" s="6" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B207" s="6" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C207" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D207" s="6" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E207" s="8">
+        <v>18389.6744</v>
+      </c>
+      <c r="F207" s="6" t="s">
+        <v>1646</v>
+      </c>
+      <c r="G207" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="H207" s="6" t="s">
+        <v>1087</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>1413</v>
+        <v>106</v>
       </c>
       <c r="B208" t="s">
-        <v>1011</v>
+        <v>2225</v>
       </c>
       <c r="C208" t="s">
-        <v>1124</v>
+        <v>279</v>
       </c>
       <c r="D208" t="s">
-        <v>2140</v>
-[...2 lines deleted...]
-        <v>17711.4536</v>
+        <v>2001</v>
+      </c>
+      <c r="E208" s="4">
+        <v>18081.1752781776</v>
       </c>
       <c r="F208" t="s">
-        <v>1657</v>
+        <v>1267</v>
       </c>
       <c r="G208" t="s">
-        <v>299</v>
+        <v>92</v>
       </c>
       <c r="H208" t="s">
-        <v>1096</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="209">
-      <c r="A209" s="5" t="s">
-[...21 lines deleted...]
-        <v>924</v>
+      <c r="A209" s="6" t="s">
+        <v>800</v>
+      </c>
+      <c r="B209" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C209" s="6" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D209" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E209" s="8">
+        <v>18063.3589152</v>
+      </c>
+      <c r="F209" s="6" t="s">
+        <v>1600</v>
+      </c>
+      <c r="G209" s="6" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H209" s="6" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>1598</v>
+        <v>382</v>
       </c>
       <c r="B210" t="s">
-        <v>1573</v>
+        <v>591</v>
       </c>
       <c r="C210" t="s">
-        <v>286</v>
+        <v>1695</v>
       </c>
       <c r="D210" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>17521.7873706</v>
+        <v>1972</v>
+      </c>
+      <c r="E210" s="4">
+        <v>17751.3562514408</v>
       </c>
       <c r="F210" t="s">
-        <v>1472</v>
+        <v>648</v>
       </c>
       <c r="G210" t="s">
-        <v>385</v>
+        <v>151</v>
       </c>
       <c r="H210" t="s">
-        <v>845</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="211">
-      <c r="A211" s="5" t="s">
-[...21 lines deleted...]
-        <v>453</v>
+      <c r="A211" s="6" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B211" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C211" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D211" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E211" s="8">
+        <v>17724.4042277</v>
+      </c>
+      <c r="F211" s="6" t="s">
+        <v>1856</v>
+      </c>
+      <c r="G211" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="H211" s="6" t="s">
+        <v>733</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>811</v>
+        <v>1111</v>
       </c>
       <c r="B212" t="s">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="C212" t="s">
-        <v>803</v>
+        <v>1695</v>
       </c>
       <c r="D212" t="s">
-        <v>2140</v>
-[...2 lines deleted...]
-        <v>17244.5624575</v>
+        <v>2135</v>
+      </c>
+      <c r="E212" s="4">
+        <v>17709.73979047</v>
       </c>
       <c r="F212" t="s">
-        <v>1694</v>
+        <v>958</v>
       </c>
       <c r="G212" t="s">
-        <v>817</v>
+        <v>1467</v>
       </c>
       <c r="H212" t="s">
-        <v>1783</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="213">
-      <c r="A213" s="5" t="s">
-[...21 lines deleted...]
-        <v>342</v>
+      <c r="A213" s="6" t="s">
+        <v>807</v>
+      </c>
+      <c r="B213" s="6" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C213" s="6" t="s">
+        <v>799</v>
+      </c>
+      <c r="D213" s="6" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E213" s="8">
+        <v>17559.6469386</v>
+      </c>
+      <c r="F213" s="6" t="s">
+        <v>1686</v>
+      </c>
+      <c r="G213" s="6" t="s">
+        <v>812</v>
+      </c>
+      <c r="H213" s="6" t="s">
+        <v>1775</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>738</v>
+        <v>1311</v>
       </c>
       <c r="B214" t="s">
-        <v>1011</v>
+        <v>954</v>
       </c>
       <c r="C214" t="s">
-        <v>2219</v>
+        <v>2090</v>
       </c>
       <c r="D214" t="s">
-        <v>2140</v>
-[...2 lines deleted...]
-        <v>16818.87375</v>
+        <v>1738</v>
+      </c>
+      <c r="E214" s="4">
+        <v>17473.96</v>
       </c>
       <c r="F214" t="s">
-        <v>2096</v>
+        <v>633</v>
       </c>
       <c r="G214" t="s">
-        <v>1667</v>
+        <v>161</v>
       </c>
       <c r="H214" t="s">
-        <v>400</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="215">
-      <c r="A215" s="5" t="s">
-[...21 lines deleted...]
-        <v>1524</v>
+      <c r="A215" s="6" t="s">
+        <v>563</v>
+      </c>
+      <c r="B215" s="6" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C215" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D215" s="6" t="s">
+        <v>821</v>
+      </c>
+      <c r="E215" s="8">
+        <v>17073.56592</v>
+      </c>
+      <c r="F215" s="6" t="s">
+        <v>445</v>
+      </c>
+      <c r="G215" s="6" t="s">
+        <v>824</v>
+      </c>
+      <c r="H215" s="6" t="s">
+        <v>316</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>387</v>
+        <v>1079</v>
       </c>
       <c r="B216" t="s">
-        <v>595</v>
+        <v>1250</v>
       </c>
       <c r="C216" t="s">
-        <v>1702</v>
+        <v>1929</v>
       </c>
       <c r="D216" t="s">
-        <v>1975</v>
-[...2 lines deleted...]
-        <v>16293.7053211519</v>
+        <v>821</v>
+      </c>
+      <c r="E216" s="4">
+        <v>17035.19845299</v>
       </c>
       <c r="F216" t="s">
-        <v>653</v>
+        <v>2117</v>
       </c>
       <c r="G216" t="s">
-        <v>155</v>
+        <v>795</v>
       </c>
       <c r="H216" t="s">
-        <v>1441</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="217">
-      <c r="A217" s="5" t="s">
-[...21 lines deleted...]
-        <v>1713</v>
+      <c r="A217" s="6" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B217" s="6" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C217" s="6" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D217" s="6" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E217" s="8">
+        <v>16588.25498</v>
+      </c>
+      <c r="F217" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="G217" s="6" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H217" s="6" t="s">
+        <v>1265</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>1620</v>
+        <v>1993</v>
       </c>
       <c r="B218" t="s">
-        <v>2113</v>
+        <v>954</v>
       </c>
       <c r="C218" t="s">
-        <v>2082</v>
+        <v>1115</v>
       </c>
       <c r="D218" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>16107.009007418</v>
+        <v>1738</v>
+      </c>
+      <c r="E218" s="4">
+        <v>16079.235</v>
       </c>
       <c r="F218" t="s">
-        <v>1891</v>
+        <v>1441</v>
       </c>
       <c r="G218" t="s">
-        <v>1620</v>
+        <v>1471</v>
       </c>
       <c r="H218" t="s">
-        <v>579</v>
+        <v>921</v>
       </c>
     </row>
     <row r="219">
-      <c r="A219" s="5" t="s">
-[...21 lines deleted...]
-        <v>1274</v>
+      <c r="A219" s="6" t="s">
+        <v>474</v>
+      </c>
+      <c r="B219" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="C219" s="6" t="s">
+        <v>499</v>
+      </c>
+      <c r="D219" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E219" s="8">
+        <v>15952.3875</v>
+      </c>
+      <c r="F219" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="G219" s="6" t="s">
+        <v>1815</v>
+      </c>
+      <c r="H219" s="6" t="s">
+        <v>1182</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>804</v>
+        <v>1912</v>
       </c>
       <c r="B220" t="s">
-        <v>79</v>
+        <v>1005</v>
       </c>
       <c r="C220" t="s">
-        <v>2082</v>
+        <v>1771</v>
       </c>
       <c r="D220" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>16008.8552548</v>
+        <v>1997</v>
+      </c>
+      <c r="E220" s="4">
+        <v>15721.056</v>
       </c>
       <c r="F220" t="s">
-        <v>1611</v>
+        <v>632</v>
       </c>
       <c r="G220" t="s">
-        <v>1592</v>
+        <v>469</v>
       </c>
       <c r="H220" t="s">
-        <v>291</v>
+        <v>450</v>
       </c>
     </row>
     <row r="221">
-      <c r="A221" s="5" t="s">
-[...21 lines deleted...]
-        <v>1026</v>
+      <c r="A221" s="6" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B221" s="6" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C221" s="6" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D221" s="6" t="s">
+        <v>821</v>
+      </c>
+      <c r="E221" s="8">
+        <v>15709.5668098075</v>
+      </c>
+      <c r="F221" s="6" t="s">
+        <v>1373</v>
+      </c>
+      <c r="G221" s="6" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H221" s="6" t="s">
+        <v>1745</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="B222" t="s">
-        <v>1273</v>
+        <v>1264</v>
       </c>
       <c r="C222" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="D222" t="s">
-        <v>1931</v>
-[...2 lines deleted...]
-        <v>15755.17258425</v>
+        <v>1928</v>
+      </c>
+      <c r="E222" s="4">
+        <v>15478.4063775</v>
       </c>
       <c r="F222" t="s">
-        <v>1680</v>
+        <v>1669</v>
       </c>
       <c r="G222" t="s">
-        <v>1853</v>
+        <v>1845</v>
       </c>
       <c r="H222" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
     </row>
     <row r="223">
-      <c r="A223" s="5" t="s">
-[...21 lines deleted...]
-        <v>1388</v>
+      <c r="A223" s="6" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B223" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C223" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D223" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E223" s="8">
+        <v>15462.77097</v>
+      </c>
+      <c r="F223" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="G223" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="H223" s="6" t="s">
+        <v>1020</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>523</v>
+        <v>1639</v>
       </c>
       <c r="B224" t="s">
-        <v>1767</v>
+        <v>1761</v>
       </c>
       <c r="C224" t="s">
-        <v>2082</v>
+        <v>2078</v>
       </c>
       <c r="D224" t="s">
-        <v>1910</v>
-[...2 lines deleted...]
-        <v>15672.4456298688</v>
+        <v>1997</v>
+      </c>
+      <c r="E224" s="4">
+        <v>15350.15</v>
       </c>
       <c r="F224" t="s">
-        <v>933</v>
+        <v>492</v>
       </c>
       <c r="G224" t="s">
-        <v>2136</v>
+        <v>1871</v>
       </c>
       <c r="H224" t="s">
-        <v>1817</v>
+        <v>294</v>
       </c>
     </row>
     <row r="225">
-      <c r="A225" s="5" t="s">
-[...21 lines deleted...]
-        <v>1673</v>
+      <c r="A225" s="6" t="s">
+        <v>725</v>
+      </c>
+      <c r="B225" s="6" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C225" s="6" t="s">
+        <v>499</v>
+      </c>
+      <c r="D225" s="6" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E225" s="8">
+        <v>15232.7738286892</v>
+      </c>
+      <c r="F225" s="6" t="s">
+        <v>700</v>
+      </c>
+      <c r="G225" s="6" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H225" s="6" t="s">
+        <v>1706</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>1419</v>
+        <v>509</v>
       </c>
       <c r="B226" t="s">
-        <v>2199</v>
+        <v>1288</v>
       </c>
       <c r="C226" t="s">
-        <v>783</v>
+        <v>2201</v>
       </c>
       <c r="D226" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>15250.9306023</v>
+        <v>1614</v>
+      </c>
+      <c r="E226" s="4">
+        <v>15171.188</v>
       </c>
       <c r="F226" t="s">
-        <v>353</v>
+        <v>110</v>
       </c>
       <c r="G226" t="s">
-        <v>377</v>
+        <v>1029</v>
       </c>
       <c r="H226" t="s">
-        <v>450</v>
+        <v>335</v>
       </c>
     </row>
     <row r="227">
-      <c r="A227" s="5" t="s">
-[...21 lines deleted...]
-        <v>323</v>
+      <c r="A227" s="6" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B227" s="6" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C227" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D227" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E227" s="8">
+        <v>15122.928</v>
+      </c>
+      <c r="F227" s="6" t="s">
+        <v>894</v>
+      </c>
+      <c r="G227" s="6" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H227" s="6" t="s">
+        <v>1754</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>182</v>
+        <v>1459</v>
       </c>
       <c r="B228" t="s">
-        <v>959</v>
+        <v>2197</v>
       </c>
       <c r="C228" t="s">
-        <v>1124</v>
+        <v>159</v>
       </c>
       <c r="D228" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>15073.98540258</v>
+        <v>406</v>
+      </c>
+      <c r="E228" s="4">
+        <v>14814.98469</v>
       </c>
       <c r="F228" t="s">
-        <v>516</v>
+        <v>770</v>
       </c>
       <c r="G228" t="s">
-        <v>181</v>
+        <v>408</v>
       </c>
       <c r="H228" t="s">
-        <v>2034</v>
+        <v>569</v>
       </c>
     </row>
     <row r="229">
-      <c r="A229" s="5" t="s">
-[...21 lines deleted...]
-        <v>2139</v>
+      <c r="A229" s="6" t="s">
+        <v>946</v>
+      </c>
+      <c r="B229" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C229" s="6" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D229" s="6" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E229" s="8">
+        <v>14726.8034788</v>
+      </c>
+      <c r="F229" s="6" t="s">
+        <v>403</v>
+      </c>
+      <c r="G229" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="H229" s="6" t="s">
+        <v>1371</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>1651</v>
+        <v>433</v>
       </c>
       <c r="B230" t="s">
-        <v>1767</v>
+        <v>1243</v>
       </c>
       <c r="C230" t="s">
-        <v>2082</v>
+        <v>1695</v>
       </c>
       <c r="D230" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>14916.734</v>
+        <v>50</v>
+      </c>
+      <c r="E230" s="4">
+        <v>14612.7295357194</v>
       </c>
       <c r="F230" t="s">
-        <v>497</v>
+        <v>1958</v>
       </c>
       <c r="G230" t="s">
-        <v>1877</v>
+        <v>819</v>
       </c>
       <c r="H230" t="s">
-        <v>301</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="231">
-      <c r="A231" s="5" t="s">
-[...21 lines deleted...]
-        <v>575</v>
+      <c r="A231" s="6" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B231" s="6" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C231" s="6" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D231" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E231" s="8">
+        <v>14387.8620316576</v>
+      </c>
+      <c r="F231" s="6" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G231" s="6" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H231" s="6" t="s">
+        <v>573</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>1428</v>
+        <v>1419</v>
       </c>
       <c r="B232" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C232" t="s">
-        <v>2082</v>
+        <v>2078</v>
       </c>
       <c r="D232" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>14835.4742928</v>
+        <v>1997</v>
+      </c>
+      <c r="E232" s="4">
+        <v>14285.346914032</v>
       </c>
       <c r="F232" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="G232" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="H232" t="s">
-        <v>1382</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="233">
-      <c r="A233" s="5" t="s">
-[...21 lines deleted...]
-        <v>2018</v>
+      <c r="A233" s="6" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B233" s="6" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C233" s="6" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D233" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E233" s="8">
+        <v>13901.86044</v>
+      </c>
+      <c r="F233" s="6" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G233" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="H233" s="6" t="s">
+        <v>2050</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>1221</v>
+        <v>1410</v>
       </c>
       <c r="B234" t="s">
-        <v>765</v>
+        <v>2197</v>
       </c>
       <c r="C234" t="s">
-        <v>852</v>
+        <v>778</v>
       </c>
       <c r="D234" t="s">
-        <v>2125</v>
-[...2 lines deleted...]
-        <v>14624.6437447837</v>
+        <v>406</v>
+      </c>
+      <c r="E234" s="4">
+        <v>13724.1411093</v>
       </c>
       <c r="F234" t="s">
-        <v>1349</v>
+        <v>346</v>
       </c>
       <c r="G234" t="s">
-        <v>348</v>
+        <v>372</v>
       </c>
       <c r="H234" t="s">
-        <v>2040</v>
+        <v>447</v>
       </c>
     </row>
     <row r="235">
-      <c r="A235" s="5" t="s">
-[...21 lines deleted...]
-        <v>1009</v>
+      <c r="A235" s="6" t="s">
+        <v>814</v>
+      </c>
+      <c r="B235" s="6" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C235" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D235" s="6" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E235" s="8">
+        <v>13543.7434533104</v>
+      </c>
+      <c r="F235" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="G235" s="6" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H235" s="6" t="s">
+        <v>931</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>1966</v>
+        <v>352</v>
       </c>
       <c r="B236" t="s">
-        <v>1741</v>
+        <v>2087</v>
       </c>
       <c r="C236" t="s">
-        <v>2203</v>
+        <v>554</v>
       </c>
       <c r="D236" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>14540.16888</v>
+        <v>52</v>
+      </c>
+      <c r="E236" s="4">
+        <v>13521.7050840602</v>
       </c>
       <c r="F236" t="s">
-        <v>1180</v>
+        <v>709</v>
       </c>
       <c r="G236" t="s">
-        <v>81</v>
+        <v>881</v>
       </c>
       <c r="H236" t="s">
-        <v>2053</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="237">
-      <c r="A237" s="5" t="s">
-[...21 lines deleted...]
-        <v>1791</v>
+      <c r="A237" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="B237" s="6" t="s">
+        <v>606</v>
+      </c>
+      <c r="C237" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D237" s="6" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E237" s="8">
+        <v>13453.5478463434</v>
+      </c>
+      <c r="F237" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="G237" s="6" t="s">
+        <v>1991</v>
+      </c>
+      <c r="H237" s="6" t="s">
+        <v>1619</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>1648</v>
+        <v>497</v>
       </c>
       <c r="B238" t="s">
-        <v>1252</v>
+        <v>2109</v>
       </c>
       <c r="C238" t="s">
-        <v>2095</v>
+        <v>778</v>
       </c>
       <c r="D238" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>14167.5359009236</v>
+        <v>588</v>
+      </c>
+      <c r="E238" s="4">
+        <v>13316.39834814</v>
       </c>
       <c r="F238" t="s">
-        <v>923</v>
+        <v>125</v>
       </c>
       <c r="G238" t="s">
-        <v>1747</v>
+        <v>97</v>
       </c>
       <c r="H238" t="s">
-        <v>85</v>
+        <v>639</v>
       </c>
     </row>
     <row r="239">
-      <c r="A239" s="5" t="s">
-[...21 lines deleted...]
-        <v>644</v>
+      <c r="A239" s="6" t="s">
+        <v>717</v>
+      </c>
+      <c r="B239" s="6" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C239" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D239" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E239" s="8">
+        <v>13298.435536</v>
+      </c>
+      <c r="F239" s="6" t="s">
+        <v>2182</v>
+      </c>
+      <c r="G239" s="6" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H239" s="6" t="s">
+        <v>1986</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>432</v>
+        <v>1329</v>
       </c>
       <c r="B240" t="s">
-        <v>1011</v>
+        <v>2225</v>
       </c>
       <c r="C240" t="s">
-        <v>535</v>
+        <v>1771</v>
       </c>
       <c r="D240" t="s">
-        <v>2140</v>
-[...2 lines deleted...]
-        <v>14089.22411</v>
+        <v>423</v>
+      </c>
+      <c r="E240" s="4">
+        <v>13209.1692976</v>
       </c>
       <c r="F240" t="s">
-        <v>857</v>
+        <v>1102</v>
       </c>
       <c r="G240" t="s">
-        <v>1126</v>
+        <v>1537</v>
       </c>
       <c r="H240" t="s">
-        <v>1003</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="241">
-      <c r="A241" s="5" t="s">
-[...21 lines deleted...]
-        <v>513</v>
+      <c r="A241" s="6" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B241" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="C241" s="6" t="s">
+        <v>848</v>
+      </c>
+      <c r="D241" s="6" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E241" s="8">
+        <v>13085.8716955811</v>
+      </c>
+      <c r="F241" s="6" t="s">
+        <v>1339</v>
+      </c>
+      <c r="G241" s="6" t="s">
+        <v>341</v>
+      </c>
+      <c r="H241" s="6" t="s">
+        <v>2037</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>172</v>
+        <v>1107</v>
       </c>
       <c r="B242" t="s">
-        <v>765</v>
+        <v>2197</v>
       </c>
       <c r="C242" t="s">
-        <v>2203</v>
+        <v>1771</v>
       </c>
       <c r="D242" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>13921.3536</v>
+        <v>406</v>
+      </c>
+      <c r="E242" s="4">
+        <v>13051.33253088</v>
       </c>
       <c r="F242" t="s">
-        <v>1280</v>
+        <v>55</v>
       </c>
       <c r="G242" t="s">
-        <v>100</v>
+        <v>1333</v>
       </c>
       <c r="H242" t="s">
-        <v>489</v>
+        <v>124</v>
       </c>
     </row>
     <row r="243">
-      <c r="A243" s="5" t="s">
-[...21 lines deleted...]
-        <v>1750</v>
+      <c r="A243" s="6" t="s">
+        <v>421</v>
+      </c>
+      <c r="B243" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C243" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D243" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E243" s="8">
+        <v>12980</v>
+      </c>
+      <c r="F243" s="6" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G243" s="6" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H243" s="6" t="s">
+        <v>2015</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>1601</v>
+        <v>1590</v>
       </c>
       <c r="B244" t="s">
-        <v>765</v>
+        <v>759</v>
       </c>
       <c r="C244" t="s">
-        <v>1702</v>
+        <v>1695</v>
       </c>
       <c r="D244" t="s">
-        <v>2125</v>
-[...2 lines deleted...]
-        <v>13598.323422169</v>
+        <v>2120</v>
+      </c>
+      <c r="E244" s="4">
+        <v>12960.1005821322</v>
       </c>
       <c r="F244" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="G244" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="H244" t="s">
-        <v>1632</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="245">
-      <c r="A245" s="5" t="s">
-[...21 lines deleted...]
-        <v>126</v>
+      <c r="A245" s="6" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B245" s="6" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C245" s="6" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D245" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E245" s="8">
+        <v>12883.359233564</v>
+      </c>
+      <c r="F245" s="6" t="s">
+        <v>920</v>
+      </c>
+      <c r="G245" s="6" t="s">
+        <v>1742</v>
+      </c>
+      <c r="H245" s="6" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>2098</v>
+        <v>919</v>
       </c>
       <c r="B246" t="s">
-        <v>1069</v>
+        <v>759</v>
       </c>
       <c r="C246" t="s">
-        <v>1778</v>
+        <v>799</v>
       </c>
       <c r="D246" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>13254.112</v>
+        <v>2120</v>
+      </c>
+      <c r="E246" s="4">
+        <v>12665.462204693</v>
       </c>
       <c r="F246" t="s">
-        <v>899</v>
+        <v>1012</v>
       </c>
       <c r="G246" t="s">
-        <v>1357</v>
+        <v>584</v>
       </c>
       <c r="H246" t="s">
-        <v>1759</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="247">
-      <c r="A247" s="5" t="s">
-[...21 lines deleted...]
-        <v>149</v>
+      <c r="A247" s="6" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B247" s="6" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C247" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D247" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="E247" s="8">
+        <v>12555.9418549638</v>
+      </c>
+      <c r="F247" s="6" t="s">
+        <v>2205</v>
+      </c>
+      <c r="G247" s="6" t="s">
+        <v>847</v>
+      </c>
+      <c r="H247" s="6" t="s">
+        <v>2202</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>819</v>
+        <v>177</v>
       </c>
       <c r="B248" t="s">
-        <v>1767</v>
+        <v>954</v>
       </c>
       <c r="C248" t="s">
-        <v>164</v>
+        <v>1115</v>
       </c>
       <c r="D248" t="s">
-        <v>1910</v>
-[...2 lines deleted...]
-        <v>13064.7648375371</v>
+        <v>1738</v>
+      </c>
+      <c r="E248" s="4">
+        <v>12512.21686368</v>
       </c>
       <c r="F248" t="s">
-        <v>92</v>
+        <v>511</v>
       </c>
       <c r="G248" t="s">
-        <v>1691</v>
+        <v>176</v>
       </c>
       <c r="H248" t="s">
-        <v>935</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="249">
-      <c r="A249" s="5" t="s">
-[...21 lines deleted...]
-        <v>1684</v>
+      <c r="A249" s="6" t="s">
+        <v>950</v>
+      </c>
+      <c r="B249" s="6" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C249" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D249" s="6" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E249" s="8">
+        <v>12499.8704650348</v>
+      </c>
+      <c r="F249" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="G249" s="6" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H249" s="6" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>1871</v>
+        <v>1992</v>
       </c>
       <c r="B250" t="s">
-        <v>2113</v>
+        <v>1264</v>
       </c>
       <c r="C250" t="s">
-        <v>2082</v>
+        <v>1115</v>
       </c>
       <c r="D250" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>12879.4336264725</v>
+        <v>1928</v>
+      </c>
+      <c r="E250" s="4">
+        <v>12281.258452724</v>
       </c>
       <c r="F250" t="s">
-        <v>471</v>
+        <v>980</v>
       </c>
       <c r="G250" t="s">
-        <v>727</v>
+        <v>772</v>
       </c>
       <c r="H250" t="s">
-        <v>57</v>
+        <v>508</v>
       </c>
     </row>
     <row r="251">
-      <c r="A251" s="5" t="s">
-[...21 lines deleted...]
-        <v>1379</v>
+      <c r="A251" s="6" t="s">
+        <v>732</v>
+      </c>
+      <c r="B251" s="6" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C251" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D251" s="6" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E251" s="8">
+        <v>12263.36166</v>
+      </c>
+      <c r="F251" s="6" t="s">
+        <v>2091</v>
+      </c>
+      <c r="G251" s="6" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H251" s="6" t="s">
+        <v>395</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>1764</v>
+        <v>1396</v>
       </c>
       <c r="B252" t="s">
-        <v>611</v>
+        <v>1786</v>
       </c>
       <c r="C252" t="s">
-        <v>286</v>
+        <v>2078</v>
       </c>
       <c r="D252" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-        <v>12646.7401819957</v>
+        <v>544</v>
+      </c>
+      <c r="E252" s="4">
+        <v>12196.30489</v>
       </c>
       <c r="F252" t="s">
-        <v>1000</v>
+        <v>246</v>
       </c>
       <c r="G252" t="s">
-        <v>1340</v>
+        <v>454</v>
       </c>
       <c r="H252" t="s">
-        <v>1965</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="253">
-      <c r="A253" s="5" t="s">
-[...21 lines deleted...]
-        <v>2042</v>
+      <c r="A253" s="6" t="s">
+        <v>910</v>
+      </c>
+      <c r="B253" s="6" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C253" s="6" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D253" s="6" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E253" s="8">
+        <v>12192.3425283359</v>
+      </c>
+      <c r="F253" s="6" t="s">
+        <v>437</v>
+      </c>
+      <c r="G253" s="6" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H253" s="6" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>723</v>
+        <v>1758</v>
       </c>
       <c r="B254" t="s">
-        <v>1069</v>
+        <v>606</v>
       </c>
       <c r="C254" t="s">
-        <v>1778</v>
+        <v>279</v>
       </c>
       <c r="D254" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>12522.3152368</v>
+        <v>517</v>
+      </c>
+      <c r="E254" s="4">
+        <v>12083.233785025</v>
       </c>
       <c r="F254" t="s">
-        <v>2184</v>
+        <v>994</v>
       </c>
       <c r="G254" t="s">
-        <v>1359</v>
+        <v>1330</v>
       </c>
       <c r="H254" t="s">
-        <v>1989</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="255">
-      <c r="A255" s="5" t="s">
-[...21 lines deleted...]
-        <v>1095</v>
+      <c r="A255" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="B255" s="6" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C255" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="D255" s="6" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E255" s="8">
+        <v>12058.220811</v>
+      </c>
+      <c r="F255" s="6" t="s">
+        <v>853</v>
+      </c>
+      <c r="G255" s="6" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H255" s="6" t="s">
+        <v>997</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>955</v>
+        <v>1865</v>
       </c>
       <c r="B256" t="s">
-        <v>1259</v>
+        <v>2109</v>
       </c>
       <c r="C256" t="s">
-        <v>783</v>
+        <v>2078</v>
       </c>
       <c r="D256" t="s">
-        <v>1066</v>
-[...2 lines deleted...]
-        <v>12107.485797674</v>
+        <v>588</v>
+      </c>
+      <c r="E256" s="4">
+        <v>12025.7410357425</v>
       </c>
       <c r="F256" t="s">
-        <v>265</v>
+        <v>467</v>
       </c>
       <c r="G256" t="s">
-        <v>1609</v>
+        <v>721</v>
       </c>
       <c r="H256" t="s">
-        <v>228</v>
+        <v>53</v>
       </c>
     </row>
     <row r="257">
-      <c r="A257" s="5" t="s">
-[...21 lines deleted...]
-        <v>1055</v>
+      <c r="A257" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="B257" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="C257" s="6" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D257" s="6" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E257" s="8">
+        <v>11991.34776</v>
+      </c>
+      <c r="F257" s="6" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G257" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="H257" s="6" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>358</v>
+        <v>1493</v>
       </c>
       <c r="B258" t="s">
-        <v>2091</v>
+        <v>64</v>
       </c>
       <c r="C258" t="s">
-        <v>560</v>
+        <v>159</v>
       </c>
       <c r="D258" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>11989.5232743</v>
+        <v>1997</v>
+      </c>
+      <c r="E258" s="4">
+        <v>11977.8642473394</v>
       </c>
       <c r="F258" t="s">
+        <v>422</v>
+      </c>
+      <c r="G258" t="s">
+        <v>121</v>
+      </c>
+      <c r="H258" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="B259" s="6" t="s">
         <v>715</v>
       </c>
-      <c r="G258" t="s">
-[...29 lines deleted...]
-        <v>1631</v>
+      <c r="C259" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D259" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="E259" s="8">
+        <v>11855.12885556</v>
+      </c>
+      <c r="F259" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="G259" s="6" t="s">
+        <v>916</v>
+      </c>
+      <c r="H259" s="6" t="s">
+        <v>1049</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>997</v>
+        <v>1194</v>
       </c>
       <c r="B260" t="s">
-        <v>1985</v>
+        <v>591</v>
       </c>
       <c r="C260" t="s">
-        <v>1124</v>
+        <v>778</v>
       </c>
       <c r="D260" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>11421.1551546</v>
+        <v>2001</v>
+      </c>
+      <c r="E260" s="4">
+        <v>11764.076</v>
       </c>
       <c r="F260" t="s">
-        <v>1250</v>
+        <v>631</v>
       </c>
       <c r="G260" t="s">
-        <v>788</v>
+        <v>1013</v>
       </c>
       <c r="H260" t="s">
-        <v>687</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="261">
-      <c r="A261" s="5" t="s">
-[...21 lines deleted...]
-        <v>1949</v>
+      <c r="A261" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="B261" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C261" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D261" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="E261" s="8">
+        <v>11676.4020837493</v>
+      </c>
+      <c r="F261" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="G261" s="6" t="s">
+        <v>480</v>
+      </c>
+      <c r="H261" s="6" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>1204</v>
+        <v>666</v>
       </c>
       <c r="B262" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="C262" t="s">
-        <v>783</v>
+        <v>159</v>
       </c>
       <c r="D262" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>11356.41</v>
+        <v>2001</v>
+      </c>
+      <c r="E262" s="4">
+        <v>11668.510381275</v>
       </c>
       <c r="F262" t="s">
-        <v>637</v>
+        <v>1556</v>
       </c>
       <c r="G262" t="s">
-        <v>1019</v>
+        <v>1436</v>
       </c>
       <c r="H262" t="s">
-        <v>1714</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="263">
-      <c r="A263" s="5" t="s">
-[...21 lines deleted...]
-        <v>183</v>
+      <c r="A263" s="6" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B263" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="C263" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D263" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="E263" s="8">
+        <v>11648.030406872</v>
+      </c>
+      <c r="F263" s="6" t="s">
+        <v>2156</v>
+      </c>
+      <c r="G263" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="H263" s="6" t="s">
+        <v>993</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>551</v>
+        <v>1507</v>
       </c>
       <c r="B264" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C264" t="s">
+        <v>499</v>
+      </c>
+      <c r="D264" t="s">
+        <v>768</v>
+      </c>
+      <c r="E264" s="4">
+        <v>11616.7528412</v>
+      </c>
+      <c r="F264" t="s">
+        <v>1817</v>
+      </c>
+      <c r="G264" t="s">
+        <v>1739</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="B265" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="C265" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D265" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E265" s="8">
+        <v>11284.68319976</v>
+      </c>
+      <c r="F265" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="C264" t="s">
-[...41 lines deleted...]
-        <v>998</v>
+      <c r="G265" s="6" t="s">
+        <v>1836</v>
+      </c>
+      <c r="H265" s="6" t="s">
+        <v>1162</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>1036</v>
+        <v>720</v>
       </c>
       <c r="B266" t="s">
-        <v>1409</v>
+        <v>1400</v>
       </c>
       <c r="C266" t="s">
-        <v>164</v>
+        <v>1771</v>
       </c>
       <c r="D266" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>11047.4149386233</v>
+        <v>1503</v>
+      </c>
+      <c r="E266" s="4">
+        <v>11172.584</v>
       </c>
       <c r="F266" t="s">
-        <v>2207</v>
+        <v>2069</v>
       </c>
       <c r="G266" t="s">
-        <v>851</v>
+        <v>1445</v>
       </c>
       <c r="H266" t="s">
-        <v>2204</v>
+        <v>625</v>
       </c>
     </row>
     <row r="267">
-      <c r="A267" s="5" t="s">
-[...21 lines deleted...]
-        <v>856</v>
+      <c r="A267" s="6" t="s">
+        <v>992</v>
+      </c>
+      <c r="B267" s="6" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C267" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D267" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="E267" s="8">
+        <v>11168.8145508</v>
+      </c>
+      <c r="F267" s="6" t="s">
+        <v>1241</v>
+      </c>
+      <c r="G267" s="6" t="s">
+        <v>783</v>
+      </c>
+      <c r="H267" s="6" t="s">
+        <v>682</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>726</v>
+        <v>2180</v>
       </c>
       <c r="B268" t="s">
-        <v>1409</v>
+        <v>1288</v>
       </c>
       <c r="C268" t="s">
-        <v>1778</v>
+        <v>778</v>
       </c>
       <c r="D268" t="s">
-        <v>1513</v>
-[...2 lines deleted...]
-        <v>10756.952</v>
+        <v>1614</v>
+      </c>
+      <c r="E268" s="4">
+        <v>11054.2329856</v>
       </c>
       <c r="F268" t="s">
-        <v>2072</v>
+        <v>1857</v>
       </c>
       <c r="G268" t="s">
-        <v>1454</v>
+        <v>1594</v>
       </c>
       <c r="H268" t="s">
-        <v>631</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="269">
-      <c r="A269" s="5" t="s">
-[...20 lines deleted...]
-      <c r="H269" s="5" t="s">
+      <c r="A269" s="6" t="s">
+        <v>773</v>
+      </c>
+      <c r="B269" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="C269" s="6" t="s">
         <v>1115</v>
+      </c>
+      <c r="D269" s="6" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E269" s="8">
+        <v>10943.28212076</v>
+      </c>
+      <c r="F269" s="6" t="s">
+        <v>1395</v>
+      </c>
+      <c r="G269" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H269" s="6" t="s">
+        <v>184</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>2181</v>
+        <v>1579</v>
       </c>
       <c r="B270" t="s">
-        <v>1011</v>
+        <v>1400</v>
       </c>
       <c r="C270" t="s">
-        <v>1702</v>
+        <v>1771</v>
       </c>
       <c r="D270" t="s">
-        <v>2140</v>
-[...2 lines deleted...]
-        <v>10700.21074976</v>
+        <v>1503</v>
+      </c>
+      <c r="E270" s="4">
+        <v>10879</v>
       </c>
       <c r="F270" t="s">
-        <v>665</v>
+        <v>1573</v>
       </c>
       <c r="G270" t="s">
-        <v>1495</v>
+        <v>375</v>
       </c>
       <c r="H270" t="s">
-        <v>953</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="271">
-      <c r="A271" s="5" t="s">
-[...21 lines deleted...]
-        <v>1311</v>
+      <c r="A271" s="6" t="s">
+        <v>952</v>
+      </c>
+      <c r="B271" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C271" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D271" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E271" s="8">
+        <v>10871.64287712</v>
+      </c>
+      <c r="F271" s="6" t="s">
+        <v>1450</v>
+      </c>
+      <c r="G271" s="6" t="s">
+        <v>1595</v>
+      </c>
+      <c r="H271" s="6" t="s">
+        <v>1106</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>2182</v>
+        <v>213</v>
       </c>
       <c r="B272" t="s">
-        <v>1573</v>
+        <v>2225</v>
       </c>
       <c r="C272" t="s">
-        <v>783</v>
+        <v>1771</v>
       </c>
       <c r="D272" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>10622.808576</v>
+        <v>2001</v>
+      </c>
+      <c r="E272" s="4">
+        <v>10711.69041</v>
       </c>
       <c r="F272" t="s">
-        <v>1863</v>
+        <v>1940</v>
       </c>
       <c r="G272" t="s">
-        <v>1605</v>
+        <v>78</v>
       </c>
       <c r="H272" t="s">
-        <v>1220</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="273">
-      <c r="A273" s="5" t="s">
-[...21 lines deleted...]
-        <v>2147</v>
+      <c r="A273" s="6" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B273" s="6" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C273" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D273" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E273" s="8">
+        <v>10592.58333354</v>
+      </c>
+      <c r="F273" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="G273" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="H273" s="6" t="s">
+        <v>1370</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>1394</v>
+        <v>1899</v>
       </c>
       <c r="B274" t="s">
-        <v>1409</v>
+        <v>1243</v>
       </c>
       <c r="C274" t="s">
-        <v>1778</v>
+        <v>159</v>
       </c>
       <c r="D274" t="s">
-        <v>1513</v>
-[...2 lines deleted...]
-        <v>10584</v>
+        <v>11</v>
+      </c>
+      <c r="E274" s="4">
+        <v>10436.2845209041</v>
       </c>
       <c r="F274" t="s">
-        <v>1895</v>
+        <v>1302</v>
       </c>
       <c r="G274" t="s">
-        <v>1420</v>
+        <v>1126</v>
       </c>
       <c r="H274" t="s">
-        <v>2013</v>
+        <v>391</v>
       </c>
     </row>
     <row r="275">
-      <c r="A275" s="5" t="s">
-[...21 lines deleted...]
-        <v>1364</v>
+      <c r="A275" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="B275" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="C275" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D275" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E275" s="8">
+        <v>10423.5002535</v>
+      </c>
+      <c r="F275" s="6" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G275" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="H275" s="6" t="s">
+        <v>836</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>1059</v>
+        <v>1275</v>
       </c>
       <c r="B276" t="s">
-        <v>1767</v>
+        <v>715</v>
       </c>
       <c r="C276" t="s">
-        <v>1778</v>
+        <v>279</v>
       </c>
       <c r="D276" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>10343.006056964</v>
+        <v>810</v>
+      </c>
+      <c r="E276" s="4">
+        <v>10295.67890975</v>
       </c>
       <c r="F276" t="s">
-        <v>115</v>
+        <v>634</v>
       </c>
       <c r="G276" t="s">
-        <v>141</v>
+        <v>1470</v>
       </c>
       <c r="H276" t="s">
-        <v>1378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="277">
-      <c r="A277" s="5" t="s">
-[...21 lines deleted...]
-        <v>1071</v>
+      <c r="A277" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B277" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="C277" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D277" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E277" s="8">
+        <v>10286.64832</v>
+      </c>
+      <c r="F277" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="G277" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="H277" s="6" t="s">
+        <v>1208</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>2015</v>
+        <v>420</v>
       </c>
       <c r="B278" t="s">
-        <v>1252</v>
+        <v>2225</v>
       </c>
       <c r="C278" t="s">
-        <v>1317</v>
+        <v>1929</v>
       </c>
       <c r="D278" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>10192.98407472</v>
+        <v>2001</v>
+      </c>
+      <c r="E278" s="4">
+        <v>10255.5305020418</v>
       </c>
       <c r="F278" t="s">
-        <v>1802</v>
+        <v>2132</v>
       </c>
       <c r="G278" t="s">
-        <v>2069</v>
+        <v>436</v>
       </c>
       <c r="H278" t="s">
-        <v>466</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="279">
-      <c r="A279" s="5" t="s">
-[...21 lines deleted...]
-        <v>841</v>
+      <c r="A279" s="6" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B279" s="6" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C279" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D279" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E279" s="8">
+        <v>10187.5467600936</v>
+      </c>
+      <c r="F279" s="6" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G279" s="6" t="s">
+        <v>996</v>
+      </c>
+      <c r="H279" s="6" t="s">
+        <v>1303</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>1284</v>
+        <v>1310</v>
       </c>
       <c r="B280" t="s">
-        <v>721</v>
+        <v>574</v>
       </c>
       <c r="C280" t="s">
-        <v>286</v>
+        <v>2078</v>
       </c>
       <c r="D280" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>9764.48885828</v>
+        <v>1060</v>
+      </c>
+      <c r="E280" s="4">
+        <v>10164.02</v>
       </c>
       <c r="F280" t="s">
-        <v>640</v>
+        <v>2046</v>
       </c>
       <c r="G280" t="s">
-        <v>1480</v>
+        <v>1832</v>
       </c>
       <c r="H280" t="s">
-        <v>382</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="281">
-      <c r="A281" s="5" t="s">
-[...21 lines deleted...]
-        <v>1752</v>
+      <c r="A281" s="6" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B281" s="6" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C281" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D281" s="6" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E281" s="8">
+        <v>10136.84414638</v>
+      </c>
+      <c r="F281" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="G281" s="6" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H281" s="6" t="s">
+        <v>948</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>1320</v>
+        <v>1607</v>
       </c>
       <c r="B282" t="s">
-        <v>580</v>
+        <v>2197</v>
       </c>
       <c r="C282" t="s">
-        <v>2082</v>
+        <v>1771</v>
       </c>
       <c r="D282" t="s">
-        <v>1066</v>
-[...2 lines deleted...]
-        <v>9684.1</v>
+        <v>406</v>
+      </c>
+      <c r="E282" s="4">
+        <v>10108.98770128</v>
       </c>
       <c r="F282" t="s">
-        <v>2049</v>
+        <v>1080</v>
       </c>
       <c r="G282" t="s">
-        <v>1839</v>
+        <v>23</v>
       </c>
       <c r="H282" t="s">
-        <v>1342</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="283">
-      <c r="A283" s="5" t="s">
-[...21 lines deleted...]
-        <v>396</v>
+      <c r="A283" s="6" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B283" s="6" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C283" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D283" s="6" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E283" s="8">
+        <v>9878.4</v>
+      </c>
+      <c r="F283" s="6" t="s">
+        <v>1890</v>
+      </c>
+      <c r="G283" s="6" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H283" s="6" t="s">
+        <v>2010</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>779</v>
+        <v>941</v>
       </c>
       <c r="B284" t="s">
-        <v>721</v>
+        <v>1981</v>
       </c>
       <c r="C284" t="s">
-        <v>1124</v>
+        <v>159</v>
       </c>
       <c r="D284" t="s">
-        <v>1975</v>
-[...2 lines deleted...]
-        <v>9579.63325836</v>
+        <v>453</v>
+      </c>
+      <c r="E284" s="4">
+        <v>9802.654036</v>
       </c>
       <c r="F284" t="s">
-        <v>1404</v>
+        <v>400</v>
       </c>
       <c r="G284" t="s">
-        <v>16</v>
+        <v>1823</v>
       </c>
       <c r="H284" t="s">
-        <v>189</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="285">
-      <c r="A285" s="5" t="s">
-[...21 lines deleted...]
-        <v>184</v>
+      <c r="A285" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="B285" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="C285" s="6" t="s">
+        <v>799</v>
+      </c>
+      <c r="D285" s="6" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E285" s="8">
+        <v>9776.6818578787</v>
+      </c>
+      <c r="F285" s="6" t="s">
+        <v>1641</v>
+      </c>
+      <c r="G285" s="6" t="s">
+        <v>719</v>
+      </c>
+      <c r="H285" s="6" t="s">
+        <v>852</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>945</v>
+        <v>95</v>
       </c>
       <c r="B286" t="s">
-        <v>1985</v>
+        <v>2225</v>
       </c>
       <c r="C286" t="s">
-        <v>164</v>
+        <v>2078</v>
       </c>
       <c r="D286" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>9492.314944</v>
+        <v>2001</v>
+      </c>
+      <c r="E286" s="4">
+        <v>9767.78321055092</v>
       </c>
       <c r="F286" t="s">
-        <v>405</v>
+        <v>1760</v>
       </c>
       <c r="G286" t="s">
-        <v>1830</v>
+        <v>1580</v>
       </c>
       <c r="H286" t="s">
-        <v>1526</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="287">
-      <c r="A287" s="5" t="s">
-[...21 lines deleted...]
-        <v>329</v>
+      <c r="A287" s="6" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B287" s="6" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C287" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D287" s="6" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E287" s="8">
+        <v>9391.17646265806</v>
+      </c>
+      <c r="F287" s="6" t="s">
+        <v>1321</v>
+      </c>
+      <c r="G287" s="6" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H287" s="6" t="s">
+        <v>1847</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>2107</v>
+        <v>1158</v>
       </c>
       <c r="B288" t="s">
-        <v>2113</v>
+        <v>1761</v>
       </c>
       <c r="C288" t="s">
-        <v>783</v>
+        <v>677</v>
       </c>
       <c r="D288" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>9147.6875</v>
+        <v>1997</v>
+      </c>
+      <c r="E288" s="4">
+        <v>9292.038407</v>
       </c>
       <c r="F288" t="s">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="G288" t="s">
-        <v>1499</v>
+        <v>978</v>
       </c>
       <c r="H288" t="s">
-        <v>2047</v>
+        <v>430</v>
       </c>
     </row>
     <row r="289">
-      <c r="A289" s="5" t="s">
-[...21 lines deleted...]
-        <v>1842</v>
+      <c r="A289" s="6" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B289" s="6" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C289" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D289" s="6" t="s">
+        <v>768</v>
+      </c>
+      <c r="E289" s="8">
+        <v>9230.81489843</v>
+      </c>
+      <c r="F289" s="6" t="s">
+        <v>2045</v>
+      </c>
+      <c r="G289" s="6" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H289" s="6" t="s">
+        <v>1086</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>1465</v>
+        <v>1125</v>
       </c>
       <c r="B290" t="s">
-        <v>1741</v>
+        <v>1288</v>
       </c>
       <c r="C290" t="s">
-        <v>1702</v>
+        <v>778</v>
       </c>
       <c r="D290" t="s">
-        <v>2125</v>
-[...2 lines deleted...]
-        <v>8942.7614790144</v>
+        <v>1060</v>
+      </c>
+      <c r="E290" s="4">
+        <v>9133.7951</v>
       </c>
       <c r="F290" t="s">
-        <v>386</v>
+        <v>500</v>
       </c>
       <c r="G290" t="s">
-        <v>84</v>
+        <v>1930</v>
       </c>
       <c r="H290" t="s">
-        <v>541</v>
+        <v>704</v>
       </c>
     </row>
     <row r="291">
-      <c r="A291" s="5" t="s">
-[...21 lines deleted...]
-        <v>434</v>
+      <c r="A291" s="6" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B291" s="6" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C291" s="6" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D291" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E291" s="8">
+        <v>9099.16149123</v>
+      </c>
+      <c r="F291" s="6" t="s">
+        <v>1795</v>
+      </c>
+      <c r="G291" s="6" t="s">
+        <v>2066</v>
+      </c>
+      <c r="H291" s="6" t="s">
+        <v>462</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="B292" t="s">
-        <v>1767</v>
+        <v>1761</v>
       </c>
       <c r="C292" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="D292" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>8902.553914584</v>
+        <v>1997</v>
+      </c>
+      <c r="E292" s="4">
+        <v>9033.166501359</v>
       </c>
       <c r="F292" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="G292" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="H292" t="s">
-        <v>1373</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="293">
-      <c r="A293" s="5" t="s">
-[...14 lines deleted...]
-      <c r="F293" s="5" t="s">
+      <c r="A293" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="B293" s="6" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C293" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D293" s="6" t="s">
+        <v>768</v>
+      </c>
+      <c r="E293" s="8">
+        <v>9014.3658262</v>
+      </c>
+      <c r="F293" s="6" t="s">
         <v>505</v>
       </c>
-      <c r="G293" s="5" t="s">
-[...3 lines deleted...]
-        <v>709</v>
+      <c r="G293" s="6" t="s">
+        <v>901</v>
+      </c>
+      <c r="H293" s="6" t="s">
+        <v>872</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>102</v>
+        <v>1737</v>
       </c>
       <c r="B294" t="s">
-        <v>721</v>
+        <v>2098</v>
       </c>
       <c r="C294" t="s">
-        <v>164</v>
+        <v>2217</v>
       </c>
       <c r="D294" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>8730.8759776</v>
+        <v>2172</v>
+      </c>
+      <c r="E294" s="4">
+        <v>8942.090917</v>
       </c>
       <c r="F294" t="s">
-        <v>215</v>
+        <v>396</v>
       </c>
       <c r="G294" t="s">
-        <v>213</v>
+        <v>1149</v>
       </c>
       <c r="H294" t="s">
-        <v>1217</v>
+        <v>930</v>
       </c>
     </row>
     <row r="295">
-      <c r="A295" s="5" t="s">
-[...21 lines deleted...]
-        <v>934</v>
+      <c r="A295" s="6" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B295" s="6" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C295" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D295" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E295" s="8">
+        <v>8923.63673736</v>
+      </c>
+      <c r="F295" s="6" t="s">
+        <v>1246</v>
+      </c>
+      <c r="G295" s="6" t="s">
+        <v>670</v>
+      </c>
+      <c r="H295" s="6" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>1703</v>
+        <v>13</v>
       </c>
       <c r="B296" t="s">
-        <v>1069</v>
+        <v>241</v>
       </c>
       <c r="C296" t="s">
-        <v>164</v>
+        <v>677</v>
       </c>
       <c r="D296" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>8597.86608</v>
+        <v>1997</v>
+      </c>
+      <c r="E296" s="4">
+        <v>8727.1198</v>
       </c>
       <c r="F296" t="s">
-        <v>805</v>
+        <v>1803</v>
       </c>
       <c r="G296" t="s">
-        <v>781</v>
+        <v>1199</v>
       </c>
       <c r="H296" t="s">
-        <v>724</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="297">
-      <c r="A297" s="5" t="s">
-[...21 lines deleted...]
-        <v>876</v>
+      <c r="A297" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="B297" s="6" t="s">
+        <v>606</v>
+      </c>
+      <c r="C297" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D297" s="6" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E297" s="8">
+        <v>8639.4</v>
+      </c>
+      <c r="F297" s="6" t="s">
+        <v>1363</v>
+      </c>
+      <c r="G297" s="6" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H297" s="6" t="s">
+        <v>1596</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>1578</v>
+        <v>1295</v>
       </c>
       <c r="B298" t="s">
-        <v>2113</v>
+        <v>192</v>
       </c>
       <c r="C298" t="s">
-        <v>1778</v>
+        <v>778</v>
       </c>
       <c r="D298" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>8561.1519</v>
+        <v>1069</v>
+      </c>
+      <c r="E298" s="4">
+        <v>8594.510746096</v>
       </c>
       <c r="F298" t="s">
-        <v>324</v>
+        <v>1521</v>
       </c>
       <c r="G298" t="s">
-        <v>154</v>
+        <v>1704</v>
       </c>
       <c r="H298" t="s">
-        <v>1239</v>
+        <v>322</v>
       </c>
     </row>
     <row r="299">
-      <c r="A299" s="5" t="s">
-[...21 lines deleted...]
-        <v>1442</v>
+      <c r="A299" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="B299" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C299" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D299" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E299" s="8">
+        <v>8546.301059</v>
+      </c>
+      <c r="F299" s="6" t="s">
+        <v>2024</v>
+      </c>
+      <c r="G299" s="6" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H299" s="6" t="s">
+        <v>1952</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>274</v>
+        <v>1696</v>
       </c>
       <c r="B300" t="s">
-        <v>198</v>
+        <v>1062</v>
       </c>
       <c r="C300" t="s">
-        <v>1778</v>
+        <v>159</v>
       </c>
       <c r="D300" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>8466.08833575</v>
+        <v>1614</v>
+      </c>
+      <c r="E300" s="4">
+        <v>8291.1612</v>
       </c>
       <c r="F300" t="s">
-        <v>2027</v>
+        <v>801</v>
       </c>
       <c r="G300" t="s">
-        <v>1189</v>
+        <v>775</v>
       </c>
       <c r="H300" t="s">
-        <v>1957</v>
+        <v>718</v>
       </c>
     </row>
     <row r="301">
-      <c r="A301" s="5" t="s">
-[...21 lines deleted...]
-        <v>1854</v>
+      <c r="A301" s="6" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B301" s="6" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C301" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D301" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E301" s="8">
+        <v>8176.7133</v>
+      </c>
+      <c r="F301" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="G301" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="H301" s="6" t="s">
+        <v>1231</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>1123</v>
+        <v>330</v>
       </c>
       <c r="B302" t="s">
-        <v>2103</v>
+        <v>148</v>
       </c>
       <c r="C302" t="s">
-        <v>1778</v>
+        <v>1695</v>
       </c>
       <c r="D302" t="s">
-        <v>2174</v>
-[...2 lines deleted...]
-        <v>8400.816</v>
+        <v>11</v>
+      </c>
+      <c r="E302" s="4">
+        <v>8128.80043051715</v>
       </c>
       <c r="F302" t="s">
-        <v>2138</v>
+        <v>622</v>
       </c>
       <c r="G302" t="s">
-        <v>2175</v>
+        <v>311</v>
       </c>
       <c r="H302" t="s">
-        <v>1361</v>
+        <v>697</v>
       </c>
     </row>
     <row r="303">
-      <c r="A303" s="5" t="s">
-[...21 lines deleted...]
-        <v>1232</v>
+      <c r="A303" s="6" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B303" s="6" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C303" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D303" s="6" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E303" s="8">
+        <v>7916.7645466488</v>
+      </c>
+      <c r="F303" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="G303" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="H303" s="6" t="s">
+        <v>535</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>2039</v>
+        <v>310</v>
       </c>
       <c r="B304" t="s">
-        <v>765</v>
+        <v>1264</v>
       </c>
       <c r="C304" t="s">
-        <v>2203</v>
+        <v>799</v>
       </c>
       <c r="D304" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>8390.91666168</v>
+        <v>1928</v>
+      </c>
+      <c r="E304" s="4">
+        <v>7878.78866088239</v>
       </c>
       <c r="F304" t="s">
-        <v>641</v>
+        <v>898</v>
       </c>
       <c r="G304" t="s">
-        <v>116</v>
+        <v>1500</v>
       </c>
       <c r="H304" t="s">
-        <v>1305</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="305">
-      <c r="A305" s="5" t="s">
-[...21 lines deleted...]
-        <v>1915</v>
+      <c r="A305" s="6" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B305" s="6" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C305" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D305" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E305" s="8">
+        <v>7840</v>
+      </c>
+      <c r="F305" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G305" s="6" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H305" s="6" t="s">
+        <v>2044</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>2101</v>
+        <v>2096</v>
       </c>
       <c r="B306" t="s">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="C306" t="s">
-        <v>1317</v>
+        <v>1307</v>
       </c>
       <c r="D306" t="s">
-        <v>2140</v>
-[...2 lines deleted...]
-        <v>8171.46</v>
+        <v>2135</v>
+      </c>
+      <c r="E306" s="4">
+        <v>7779.395</v>
       </c>
       <c r="F306" t="s">
-        <v>1796</v>
+        <v>1789</v>
       </c>
       <c r="G306" t="s">
-        <v>1970</v>
+        <v>1966</v>
       </c>
       <c r="H306" t="s">
-        <v>1797</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="307">
-      <c r="A307" s="5" t="s">
-[...21 lines deleted...]
-        <v>702</v>
+      <c r="A307" s="6" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B307" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="C307" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D307" s="6" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E307" s="8">
+        <v>7714.34096904646</v>
+      </c>
+      <c r="F307" s="6" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G307" s="6" t="s">
+        <v>2022</v>
+      </c>
+      <c r="H307" s="6" t="s">
+        <v>2035</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>317</v>
+        <v>1145</v>
       </c>
       <c r="B308" t="s">
-        <v>1273</v>
+        <v>64</v>
       </c>
       <c r="C308" t="s">
-        <v>803</v>
+        <v>279</v>
       </c>
       <c r="D308" t="s">
-        <v>1931</v>
-[...2 lines deleted...]
-        <v>7710.33315744916</v>
+        <v>406</v>
+      </c>
+      <c r="E308" s="4">
+        <v>7579.44767517592</v>
       </c>
       <c r="F308" t="s">
-        <v>902</v>
+        <v>486</v>
       </c>
       <c r="G308" t="s">
-        <v>1510</v>
+        <v>1819</v>
       </c>
       <c r="H308" t="s">
-        <v>2060</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="309">
-      <c r="A309" s="5" t="s">
-[...21 lines deleted...]
-        <v>1809</v>
+      <c r="A309" s="6" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B309" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="C309" s="6" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D309" s="6" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E309" s="8">
+        <v>7520.280196032</v>
+      </c>
+      <c r="F309" s="6" t="s">
+        <v>636</v>
+      </c>
+      <c r="G309" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="H309" s="6" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>1805</v>
+        <v>1197</v>
       </c>
       <c r="B310" t="s">
-        <v>765</v>
+        <v>1250</v>
       </c>
       <c r="C310" t="s">
-        <v>1702</v>
+        <v>2217</v>
       </c>
       <c r="D310" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>7538.88106610199</v>
+        <v>821</v>
+      </c>
+      <c r="E310" s="4">
+        <v>7487.39829064</v>
       </c>
       <c r="F310" t="s">
-        <v>1437</v>
+        <v>7</v>
       </c>
       <c r="G310" t="s">
-        <v>2025</v>
+        <v>470</v>
       </c>
       <c r="H310" t="s">
-        <v>2038</v>
+        <v>628</v>
       </c>
     </row>
     <row r="311">
-      <c r="A311" s="5" t="s">
-[...21 lines deleted...]
-        <v>1775</v>
+      <c r="A311" s="6" t="s">
+        <v>637</v>
+      </c>
+      <c r="B311" s="6" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C311" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D311" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E311" s="8">
+        <v>7479.718868115</v>
+      </c>
+      <c r="F311" s="6" t="s">
+        <v>813</v>
+      </c>
+      <c r="G311" s="6" t="s">
+        <v>1461</v>
+      </c>
+      <c r="H311" s="6" t="s">
+        <v>1747</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>1155</v>
+        <v>1236</v>
       </c>
       <c r="B312" t="s">
-        <v>68</v>
+        <v>1862</v>
       </c>
       <c r="C312" t="s">
-        <v>286</v>
+        <v>159</v>
       </c>
       <c r="D312" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>7183.44086259058</v>
+        <v>52</v>
+      </c>
+      <c r="E312" s="4">
+        <v>7381.601232</v>
       </c>
       <c r="F312" t="s">
-        <v>491</v>
+        <v>1527</v>
       </c>
       <c r="G312" t="s">
-        <v>1826</v>
+        <v>57</v>
       </c>
       <c r="H312" t="s">
-        <v>1867</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="313">
-      <c r="A313" s="5" t="s">
-[...21 lines deleted...]
-        <v>634</v>
+      <c r="A313" s="6" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B313" s="6" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C313" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D313" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E313" s="8">
+        <v>7304.69376246</v>
+      </c>
+      <c r="F313" s="6" t="s">
+        <v>1661</v>
+      </c>
+      <c r="G313" s="6" t="s">
+        <v>2064</v>
+      </c>
+      <c r="H313" s="6" t="s">
+        <v>1768</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>439</v>
+        <v>324</v>
       </c>
       <c r="B314" t="s">
-        <v>611</v>
+        <v>192</v>
       </c>
       <c r="C314" t="s">
-        <v>783</v>
+        <v>279</v>
       </c>
       <c r="D314" t="s">
-        <v>1834</v>
-[...2 lines deleted...]
-        <v>7085.925</v>
+        <v>52</v>
+      </c>
+      <c r="E314" s="4">
+        <v>7300.95349793</v>
       </c>
       <c r="F314" t="s">
-        <v>1371</v>
+        <v>1818</v>
       </c>
       <c r="G314" t="s">
-        <v>1400</v>
+        <v>2223</v>
       </c>
       <c r="H314" t="s">
-        <v>1607</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="315">
-      <c r="A315" s="5" t="s">
-[...21 lines deleted...]
-        <v>227</v>
+      <c r="A315" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="B315" s="6" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C315" s="6" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D315" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="E315" s="8">
+        <v>7241.81295357318</v>
+      </c>
+      <c r="F315" s="6" t="s">
+        <v>1909</v>
+      </c>
+      <c r="G315" s="6" t="s">
+        <v>1703</v>
+      </c>
+      <c r="H315" s="6" t="s">
+        <v>1788</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>384</v>
+        <v>855</v>
       </c>
       <c r="B316" t="s">
-        <v>198</v>
+        <v>148</v>
       </c>
       <c r="C316" t="s">
-        <v>1778</v>
+        <v>2078</v>
       </c>
       <c r="D316" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>6767.33025696</v>
+        <v>11</v>
+      </c>
+      <c r="E316" s="4">
+        <v>7208.03528704</v>
       </c>
       <c r="F316" t="s">
-        <v>1287</v>
+        <v>1693</v>
       </c>
       <c r="G316" t="s">
-        <v>1674</v>
+        <v>1539</v>
       </c>
       <c r="H316" t="s">
-        <v>1079</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="317">
-      <c r="A317" s="5" t="s">
-[...21 lines deleted...]
-        <v>2222</v>
+      <c r="A317" s="6" t="s">
+        <v>937</v>
+      </c>
+      <c r="B317" s="6" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C317" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D317" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="E317" s="8">
+        <v>7197.528</v>
+      </c>
+      <c r="F317" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="G317" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="H317" s="6" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>1782</v>
+        <v>308</v>
       </c>
       <c r="B318" t="s">
-        <v>2199</v>
+        <v>1250</v>
       </c>
       <c r="C318" t="s">
-        <v>783</v>
+        <v>279</v>
       </c>
       <c r="D318" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>6524.8409044</v>
+        <v>821</v>
+      </c>
+      <c r="E318" s="4">
+        <v>7129.47145379046</v>
       </c>
       <c r="F318" t="s">
-        <v>1640</v>
+        <v>343</v>
       </c>
       <c r="G318" t="s">
-        <v>391</v>
+        <v>2126</v>
       </c>
       <c r="H318" t="s">
-        <v>972</v>
+        <v>451</v>
       </c>
     </row>
     <row r="319">
-      <c r="A319" s="5" t="s">
-[...21 lines deleted...]
-        <v>335</v>
+      <c r="A319" s="6" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B319" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="C319" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D319" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E319" s="8">
+        <v>7089.195</v>
+      </c>
+      <c r="F319" s="6" t="s">
+        <v>1532</v>
+      </c>
+      <c r="G319" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="H319" s="6" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>315</v>
+        <v>1172</v>
       </c>
       <c r="B320" t="s">
-        <v>1259</v>
+        <v>715</v>
       </c>
       <c r="C320" t="s">
-        <v>286</v>
+        <v>778</v>
       </c>
       <c r="D320" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>6508.04274385241</v>
+        <v>52</v>
+      </c>
+      <c r="E320" s="4">
+        <v>7058.8896</v>
       </c>
       <c r="F320" t="s">
-        <v>350</v>
+        <v>2196</v>
       </c>
       <c r="G320" t="s">
-        <v>2131</v>
+        <v>1748</v>
       </c>
       <c r="H320" t="s">
-        <v>454</v>
+        <v>233</v>
       </c>
     </row>
     <row r="321">
-      <c r="A321" s="5" t="s">
-[...21 lines deleted...]
-        <v>96</v>
+      <c r="A321" s="6" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B321" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C321" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D321" s="6" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E321" s="8">
+        <v>6900.13940155387</v>
+      </c>
+      <c r="F321" s="6" t="s">
+        <v>1458</v>
+      </c>
+      <c r="G321" s="6" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H321" s="6" t="s">
+        <v>854</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>859</v>
+        <v>1114</v>
       </c>
       <c r="B322" t="s">
-        <v>152</v>
+        <v>2098</v>
       </c>
       <c r="C322" t="s">
-        <v>2082</v>
+        <v>1771</v>
       </c>
       <c r="D322" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>6405.5782336</v>
+        <v>2172</v>
+      </c>
+      <c r="E322" s="4">
+        <v>6885.756</v>
       </c>
       <c r="F322" t="s">
-        <v>1700</v>
+        <v>2133</v>
       </c>
       <c r="G322" t="s">
-        <v>1550</v>
+        <v>2173</v>
       </c>
       <c r="H322" t="s">
-        <v>1006</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="323">
-      <c r="A323" s="5" t="s">
-[...21 lines deleted...]
-        <v>171</v>
+      <c r="A323" s="6" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B323" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="C323" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D323" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="E323" s="8">
+        <v>6857.565975</v>
+      </c>
+      <c r="F323" s="6" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G323" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="H323" s="6" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>331</v>
+        <v>1027</v>
       </c>
       <c r="B324" t="s">
-        <v>198</v>
+        <v>257</v>
       </c>
       <c r="C324" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="D324" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>6382.726745489</v>
+        <v>1614</v>
+      </c>
+      <c r="E324" s="4">
+        <v>6818.381493945</v>
       </c>
       <c r="F324" t="s">
-        <v>1825</v>
+        <v>1423</v>
       </c>
       <c r="G324" t="s">
-        <v>2225</v>
+        <v>1574</v>
       </c>
       <c r="H324" t="s">
-        <v>1679</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="325">
-      <c r="A325" s="5" t="s">
-[...21 lines deleted...]
-        <v>1599</v>
+      <c r="A325" s="6" t="s">
+        <v>934</v>
+      </c>
+      <c r="B325" s="6" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C325" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D325" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="E325" s="8">
+        <v>6752.0289036375</v>
+      </c>
+      <c r="F325" s="6" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G325" s="6" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H325" s="6" t="s">
+        <v>1353</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>1933</v>
+        <v>546</v>
       </c>
       <c r="B326" t="s">
-        <v>79</v>
+        <v>2197</v>
       </c>
       <c r="C326" t="s">
-        <v>286</v>
+        <v>159</v>
       </c>
       <c r="D326" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>6223.3354268514</v>
+        <v>406</v>
+      </c>
+      <c r="E326" s="4">
+        <v>6674.57095090444</v>
       </c>
       <c r="F326" t="s">
-        <v>320</v>
+        <v>964</v>
       </c>
       <c r="G326" t="s">
-        <v>1153</v>
+        <v>1714</v>
       </c>
       <c r="H326" t="s">
-        <v>1522</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="327">
-      <c r="A327" s="5" t="s">
-[...21 lines deleted...]
-        <v>51</v>
+      <c r="A327" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="B327" s="6" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C327" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D327" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E327" s="8">
+        <v>6550</v>
+      </c>
+      <c r="F327" s="6" t="s">
+        <v>1473</v>
+      </c>
+      <c r="G327" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="H327" s="6" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>992</v>
+        <v>1372</v>
       </c>
       <c r="B328" t="s">
+        <v>192</v>
+      </c>
+      <c r="C328" t="s">
+        <v>159</v>
+      </c>
+      <c r="D328" t="s">
         <v>1069</v>
       </c>
-      <c r="C328" t="s">
-[...6 lines deleted...]
-        <v>6054.2774136</v>
+      <c r="E328" s="4">
+        <v>6226.965192</v>
       </c>
       <c r="F328" t="s">
-        <v>153</v>
+        <v>243</v>
       </c>
       <c r="G328" t="s">
-        <v>1094</v>
+        <v>1496</v>
       </c>
       <c r="H328" t="s">
-        <v>1740</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="329">
-      <c r="A329" s="5" t="s">
-[...21 lines deleted...]
-        <v>1362</v>
+      <c r="A329" s="6" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B329" s="6" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C329" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D329" s="6" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E329" s="8">
+        <v>6200.064</v>
+      </c>
+      <c r="F329" s="6" t="s">
+        <v>932</v>
+      </c>
+      <c r="G329" s="6" t="s">
+        <v>1343</v>
+      </c>
+      <c r="H329" s="6" t="s">
+        <v>1076</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>1380</v>
+        <v>461</v>
       </c>
       <c r="B330" t="s">
-        <v>198</v>
+        <v>1761</v>
       </c>
       <c r="C330" t="s">
-        <v>164</v>
+        <v>778</v>
       </c>
       <c r="D330" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>5939.92046</v>
+        <v>1906</v>
+      </c>
+      <c r="E330" s="4">
+        <v>6175.752036883</v>
       </c>
       <c r="F330" t="s">
-        <v>248</v>
+        <v>303</v>
       </c>
       <c r="G330" t="s">
-        <v>1506</v>
+        <v>2076</v>
       </c>
       <c r="H330" t="s">
-        <v>1186</v>
+        <v>771</v>
       </c>
     </row>
     <row r="331">
-      <c r="A331" s="5" t="s">
-[...21 lines deleted...]
-        <v>122</v>
+      <c r="A331" s="6" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B331" s="6" t="s">
+        <v>606</v>
+      </c>
+      <c r="C331" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D331" s="6" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E331" s="8">
+        <v>6136.71541503205</v>
+      </c>
+      <c r="F331" s="6" t="s">
+        <v>1465</v>
+      </c>
+      <c r="G331" s="6" t="s">
+        <v>882</v>
+      </c>
+      <c r="H331" s="6" t="s">
+        <v>1948</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>1169</v>
+        <v>1776</v>
       </c>
       <c r="B332" t="s">
-        <v>1273</v>
+        <v>2197</v>
       </c>
       <c r="C332" t="s">
-        <v>1778</v>
+        <v>778</v>
       </c>
       <c r="D332" t="s">
-        <v>1931</v>
-[...2 lines deleted...]
-        <v>5866.38</v>
+        <v>406</v>
+      </c>
+      <c r="E332" s="4">
+        <v>6052.49045856</v>
       </c>
       <c r="F332" t="s">
-        <v>936</v>
+        <v>1628</v>
       </c>
       <c r="G332" t="s">
-        <v>1353</v>
+        <v>387</v>
       </c>
       <c r="H332" t="s">
-        <v>1084</v>
+        <v>967</v>
       </c>
     </row>
     <row r="333">
-      <c r="A333" s="5" t="s">
-[...21 lines deleted...]
-        <v>858</v>
+      <c r="A333" s="6" t="s">
+        <v>972</v>
+      </c>
+      <c r="B333" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="C333" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D333" s="6" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E333" s="8">
+        <v>6039</v>
+      </c>
+      <c r="F333" s="6" t="s">
+        <v>1681</v>
+      </c>
+      <c r="G333" s="6" t="s">
+        <v>1956</v>
+      </c>
+      <c r="H333" s="6" t="s">
+        <v>1802</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B334" t="s">
+        <v>257</v>
+      </c>
+      <c r="C334" t="s">
+        <v>279</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E334" s="4">
+        <v>5925.29597835</v>
+      </c>
+      <c r="F334" t="s">
+        <v>74</v>
+      </c>
+      <c r="G334" t="s">
         <v>1183</v>
       </c>
-      <c r="B334" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H334" t="s">
-        <v>239</v>
+        <v>20</v>
       </c>
     </row>
     <row r="335">
-      <c r="A335" s="5" t="s">
-[...21 lines deleted...]
-        <v>1090</v>
+      <c r="A335" s="6" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B335" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C335" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D335" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E335" s="8">
+        <v>5924.49186554524</v>
+      </c>
+      <c r="F335" s="6" t="s">
+        <v>2081</v>
+      </c>
+      <c r="G335" s="6" t="s">
+        <v>1805</v>
+      </c>
+      <c r="H335" s="6" t="s">
+        <v>1533</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>422</v>
+        <v>1648</v>
       </c>
       <c r="B336" t="s">
-        <v>1187</v>
+        <v>1400</v>
       </c>
       <c r="C336" t="s">
-        <v>1932</v>
+        <v>778</v>
       </c>
       <c r="D336" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>5659.04530231732</v>
+        <v>1503</v>
+      </c>
+      <c r="E336" s="4">
+        <v>5894.87988</v>
       </c>
       <c r="F336" t="s">
-        <v>1913</v>
+        <v>1398</v>
       </c>
       <c r="G336" t="s">
-        <v>1711</v>
+        <v>842</v>
       </c>
       <c r="H336" t="s">
-        <v>1795</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="337">
-      <c r="A337" s="5" t="s">
-[...21 lines deleted...]
-        <v>1411</v>
+      <c r="A337" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="B337" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C337" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D337" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E337" s="8">
+        <v>5865.314056</v>
+      </c>
+      <c r="F337" s="6" t="s">
+        <v>2038</v>
+      </c>
+      <c r="G337" s="6" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H337" s="6" t="s">
+        <v>1189</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>552</v>
+        <v>71</v>
       </c>
       <c r="B338" t="s">
-        <v>2199</v>
+        <v>2087</v>
       </c>
       <c r="C338" t="s">
-        <v>164</v>
+        <v>554</v>
       </c>
       <c r="D338" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>5578.42282085466</v>
+        <v>1827</v>
+      </c>
+      <c r="E338" s="4">
+        <v>5841.20252576595</v>
       </c>
       <c r="F338" t="s">
-        <v>969</v>
+        <v>1050</v>
       </c>
       <c r="G338" t="s">
-        <v>1721</v>
+        <v>163</v>
       </c>
       <c r="H338" t="s">
-        <v>1583</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="339">
-      <c r="A339" s="5" t="s">
-[...21 lines deleted...]
-        <v>1552</v>
+      <c r="A339" s="6" t="s">
+        <v>526</v>
+      </c>
+      <c r="B339" s="6" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C339" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D339" s="6" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E339" s="8">
+        <v>5834.0587159032</v>
+      </c>
+      <c r="F339" s="6" t="s">
+        <v>661</v>
+      </c>
+      <c r="G339" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="H339" s="6" t="s">
+        <v>271</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>195</v>
+        <v>808</v>
       </c>
       <c r="B340" t="s">
-        <v>68</v>
+        <v>574</v>
       </c>
       <c r="C340" t="s">
-        <v>2219</v>
+        <v>778</v>
       </c>
       <c r="D340" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>5544.16234</v>
+        <v>1060</v>
+      </c>
+      <c r="E340" s="4">
+        <v>5800.68</v>
       </c>
       <c r="F340" t="s">
-        <v>2041</v>
+        <v>598</v>
       </c>
       <c r="G340" t="s">
-        <v>1241</v>
+        <v>1274</v>
       </c>
       <c r="H340" t="s">
-        <v>1199</v>
+        <v>646</v>
       </c>
     </row>
     <row r="341">
-      <c r="A341" s="5" t="s">
+      <c r="A341" s="6" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B341" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="B341" s="5" t="s">
-[...18 lines deleted...]
-        <v>1431</v>
+      <c r="C341" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D341" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E341" s="8">
+        <v>5719.4655233859</v>
+      </c>
+      <c r="F341" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="G341" s="6" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H341" s="6" t="s">
+        <v>1512</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>1243</v>
+        <v>2220</v>
       </c>
       <c r="B342" t="s">
-        <v>263</v>
+        <v>1005</v>
       </c>
       <c r="C342" t="s">
-        <v>783</v>
+        <v>1938</v>
       </c>
       <c r="D342" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>5475.4818519</v>
+        <v>2135</v>
+      </c>
+      <c r="E342" s="4">
+        <v>5621.67</v>
       </c>
       <c r="F342" t="s">
-        <v>1150</v>
+        <v>1716</v>
       </c>
       <c r="G342" t="s">
-        <v>600</v>
+        <v>724</v>
       </c>
       <c r="H342" t="s">
-        <v>939</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="343">
-      <c r="A343" s="5" t="s">
-[...21 lines deleted...]
-        <v>742</v>
+      <c r="A343" s="6" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B343" s="6" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C343" s="6" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D343" s="6" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E343" s="8">
+        <v>5612.2482</v>
+      </c>
+      <c r="F343" s="6" t="s">
+        <v>1821</v>
+      </c>
+      <c r="G343" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="H343" s="6" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>1574</v>
+        <v>79</v>
       </c>
       <c r="B344" t="s">
-        <v>263</v>
+        <v>2098</v>
       </c>
       <c r="C344" t="s">
-        <v>286</v>
+        <v>2078</v>
       </c>
       <c r="D344" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>5443.89941235</v>
+        <v>2172</v>
+      </c>
+      <c r="E344" s="4">
+        <v>5606.73130866346</v>
       </c>
       <c r="F344" t="s">
-        <v>78</v>
+        <v>1772</v>
       </c>
       <c r="G344" t="s">
-        <v>1193</v>
+        <v>1658</v>
       </c>
       <c r="H344" t="s">
-        <v>20</v>
+        <v>119</v>
       </c>
     </row>
     <row r="345">
-      <c r="A345" s="5" t="s">
-[...21 lines deleted...]
-        <v>651</v>
+      <c r="A345" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="B345" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C345" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D345" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E345" s="8">
+        <v>5593.73761281</v>
+      </c>
+      <c r="F345" s="6" t="s">
+        <v>1279</v>
+      </c>
+      <c r="G345" s="6" t="s">
+        <v>1663</v>
+      </c>
+      <c r="H345" s="6" t="s">
+        <v>1072</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>1032</v>
+        <v>968</v>
       </c>
       <c r="B346" t="s">
-        <v>263</v>
+        <v>2098</v>
       </c>
       <c r="C346" t="s">
-        <v>286</v>
+        <v>1307</v>
       </c>
       <c r="D346" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>5387.72391994358</v>
+        <v>2172</v>
+      </c>
+      <c r="E346" s="4">
+        <v>5531.9968485</v>
       </c>
       <c r="F346" t="s">
-        <v>1432</v>
+        <v>329</v>
       </c>
       <c r="G346" t="s">
-        <v>1585</v>
+        <v>1494</v>
       </c>
       <c r="H346" t="s">
-        <v>1107</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="347">
-      <c r="A347" s="5" t="s">
-[...21 lines deleted...]
-        <v>2148</v>
+      <c r="A347" s="6" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B347" s="6" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C347" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D347" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E347" s="8">
+        <v>5458.66887307547</v>
+      </c>
+      <c r="F347" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="G347" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="H347" s="6" t="s">
+        <v>580</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>1278</v>
+        <v>902</v>
       </c>
       <c r="B348" t="s">
-        <v>580</v>
+        <v>1250</v>
       </c>
       <c r="C348" t="s">
-        <v>682</v>
+        <v>279</v>
       </c>
       <c r="D348" t="s">
-        <v>1066</v>
-[...2 lines deleted...]
-        <v>5341.9172244</v>
+        <v>821</v>
+      </c>
+      <c r="E348" s="4">
+        <v>5418.25014607905</v>
       </c>
       <c r="F348" t="s">
-        <v>1137</v>
+        <v>153</v>
       </c>
       <c r="G348" t="s">
-        <v>958</v>
+        <v>1826</v>
       </c>
       <c r="H348" t="s">
-        <v>2</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="349">
-      <c r="A349" s="5" t="s">
-[...21 lines deleted...]
-        <v>777</v>
+      <c r="A349" s="6" t="s">
+        <v>751</v>
+      </c>
+      <c r="B349" s="6" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C349" s="6" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D349" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="E349" s="8">
+        <v>5387.3461</v>
+      </c>
+      <c r="F349" s="6" t="s">
+        <v>662</v>
+      </c>
+      <c r="G349" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="H349" s="6" t="s">
+        <v>1792</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>848</v>
+        <v>1278</v>
       </c>
       <c r="B350" t="s">
-        <v>1011</v>
+        <v>64</v>
       </c>
       <c r="C350" t="s">
-        <v>783</v>
+        <v>279</v>
       </c>
       <c r="D350" t="s">
-        <v>2140</v>
-[...2 lines deleted...]
-        <v>5322.24</v>
+        <v>1738</v>
+      </c>
+      <c r="E350" s="4">
+        <v>5385.698295</v>
       </c>
       <c r="F350" t="s">
-        <v>2158</v>
+        <v>828</v>
       </c>
       <c r="G350" t="s">
-        <v>1762</v>
+        <v>830</v>
       </c>
       <c r="H350" t="s">
-        <v>1533</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="351">
-      <c r="A351" s="5" t="s">
-[...21 lines deleted...]
-        <v>2087</v>
+      <c r="A351" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="B351" s="6" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C351" s="6" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D351" s="6" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E351" s="8">
+        <v>5384.17067794</v>
+      </c>
+      <c r="F351" s="6" t="s">
+        <v>951</v>
+      </c>
+      <c r="G351" s="6" t="s">
+        <v>1955</v>
+      </c>
+      <c r="H351" s="6" t="s">
+        <v>1082</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>757</v>
+        <v>114</v>
       </c>
       <c r="B352" t="s">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="C352" t="s">
-        <v>1941</v>
+        <v>2217</v>
       </c>
       <c r="D352" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>5252.4376</v>
+        <v>453</v>
+      </c>
+      <c r="E352" s="4">
+        <v>5353.14566615</v>
       </c>
       <c r="F352" t="s">
-        <v>666</v>
+        <v>540</v>
       </c>
       <c r="G352" t="s">
-        <v>483</v>
+        <v>1256</v>
       </c>
       <c r="H352" t="s">
-        <v>1799</v>
+        <v>736</v>
       </c>
     </row>
     <row r="353">
-      <c r="A353" s="5" t="s">
-[...21 lines deleted...]
-        <v>278</v>
+      <c r="A353" s="6" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B353" s="6" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C353" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D353" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="E353" s="8">
+        <v>5336.37234616939</v>
+      </c>
+      <c r="F353" s="6" t="s">
+        <v>754</v>
+      </c>
+      <c r="G353" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="H353" s="6" t="s">
+        <v>1750</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>2212</v>
+        <v>347</v>
       </c>
       <c r="B354" t="s">
-        <v>2199</v>
+        <v>148</v>
       </c>
       <c r="C354" t="s">
-        <v>1778</v>
+        <v>159</v>
       </c>
       <c r="D354" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>5102.85079365</v>
+        <v>1906</v>
+      </c>
+      <c r="E354" s="4">
+        <v>5313.64936195868</v>
       </c>
       <c r="F354" t="s">
-        <v>1872</v>
+        <v>1225</v>
       </c>
       <c r="G354" t="s">
-        <v>475</v>
+        <v>1296</v>
       </c>
       <c r="H354" t="s">
-        <v>1091</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="355">
-      <c r="A355" s="5" t="s">
-[...21 lines deleted...]
-        <v>1952</v>
+      <c r="A355" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="B355" s="6" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C355" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D355" s="6" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E355" s="8">
+        <v>5199.02784</v>
+      </c>
+      <c r="F355" s="6" t="s">
+        <v>1883</v>
+      </c>
+      <c r="G355" s="6" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H355" s="6" t="s">
+        <v>2083</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>831</v>
+        <v>987</v>
       </c>
       <c r="B356" t="s">
-        <v>2199</v>
+        <v>1062</v>
       </c>
       <c r="C356" t="s">
-        <v>682</v>
+        <v>1771</v>
       </c>
       <c r="D356" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>5070.66380992</v>
+        <v>1614</v>
+      </c>
+      <c r="E356" s="4">
+        <v>5188.1307894</v>
       </c>
       <c r="F356" t="s">
-        <v>627</v>
+        <v>149</v>
       </c>
       <c r="G356" t="s">
-        <v>636</v>
+        <v>1085</v>
       </c>
       <c r="H356" t="s">
-        <v>842</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="357">
-      <c r="A357" s="5" t="s">
-[...21 lines deleted...]
-        <v>1997</v>
+      <c r="A357" s="6" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B357" s="6" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C357" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D357" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="E357" s="8">
+        <v>5158.49253796176</v>
+      </c>
+      <c r="F357" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="G357" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="H357" s="6" t="s">
+        <v>1291</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>128</v>
+        <v>928</v>
       </c>
       <c r="B358" t="s">
-        <v>1409</v>
+        <v>257</v>
       </c>
       <c r="C358" t="s">
-        <v>1124</v>
+        <v>279</v>
       </c>
       <c r="D358" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>5051.57628312</v>
+        <v>1614</v>
+      </c>
+      <c r="E358" s="4">
+        <v>5038.925907456</v>
       </c>
       <c r="F358" t="s">
-        <v>449</v>
+        <v>2053</v>
       </c>
       <c r="G358" t="s">
-        <v>264</v>
+        <v>458</v>
       </c>
       <c r="H358" t="s">
-        <v>672</v>
+        <v>281</v>
       </c>
     </row>
     <row r="359">
-      <c r="A359" s="5" t="s">
-[...21 lines deleted...]
-        <v>1990</v>
+      <c r="A359" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B359" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="C359" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="D359" s="6" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E359" s="8">
+        <v>5028.08268953431</v>
+      </c>
+      <c r="F359" s="6" t="s">
+        <v>1393</v>
+      </c>
+      <c r="G359" s="6" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H359" s="6" t="s">
+        <v>587</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>1292</v>
+        <v>1973</v>
       </c>
       <c r="B360" t="s">
-        <v>2199</v>
+        <v>1736</v>
       </c>
       <c r="C360" t="s">
-        <v>1702</v>
+        <v>1771</v>
       </c>
       <c r="D360" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>5000.01324024215</v>
+        <v>2120</v>
+      </c>
+      <c r="E360" s="4">
+        <v>4984.986702402</v>
       </c>
       <c r="F360" t="s">
-        <v>760</v>
+        <v>942</v>
       </c>
       <c r="G360" t="s">
-        <v>107</v>
+        <v>1926</v>
       </c>
       <c r="H360" t="s">
-        <v>1755</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="361">
-      <c r="A361" s="5" t="s">
-[...21 lines deleted...]
-        <v>591</v>
+      <c r="A361" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="B361" s="6" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C361" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="D361" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="E361" s="8">
+        <v>4975.143339</v>
+      </c>
+      <c r="F361" s="6" t="s">
+        <v>621</v>
+      </c>
+      <c r="G361" s="6" t="s">
+        <v>630</v>
+      </c>
+      <c r="H361" s="6" t="s">
+        <v>837</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>354</v>
+        <v>2210</v>
       </c>
       <c r="B362" t="s">
-        <v>152</v>
+        <v>2197</v>
       </c>
       <c r="C362" t="s">
-        <v>164</v>
+        <v>1771</v>
       </c>
       <c r="D362" t="s">
-        <v>1910</v>
-[...2 lines deleted...]
-        <v>4938.76962486544</v>
+        <v>406</v>
+      </c>
+      <c r="E362" s="4">
+        <v>4933.90765225</v>
       </c>
       <c r="F362" t="s">
-        <v>1233</v>
+        <v>1866</v>
       </c>
       <c r="G362" t="s">
-        <v>1304</v>
+        <v>471</v>
       </c>
       <c r="H362" t="s">
-        <v>1539</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="363">
-      <c r="A363" s="5" t="s">
-[...21 lines deleted...]
-        <v>1544</v>
+      <c r="A363" s="6" t="s">
+        <v>893</v>
+      </c>
+      <c r="B363" s="6" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C363" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D363" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="E363" s="8">
+        <v>4904.73518392</v>
+      </c>
+      <c r="F363" s="6" t="s">
+        <v>917</v>
+      </c>
+      <c r="G363" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="H363" s="6" t="s">
+        <v>2143</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>1309</v>
+        <v>126</v>
       </c>
       <c r="B364" t="s">
-        <v>2199</v>
+        <v>1400</v>
       </c>
       <c r="C364" t="s">
-        <v>164</v>
+        <v>1115</v>
       </c>
       <c r="D364" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>4789.89278401326</v>
+        <v>453</v>
+      </c>
+      <c r="E364" s="4">
+        <v>4843.45890816</v>
       </c>
       <c r="F364" t="s">
-        <v>701</v>
+        <v>446</v>
       </c>
       <c r="G364" t="s">
-        <v>663</v>
+        <v>258</v>
       </c>
       <c r="H364" t="s">
-        <v>1299</v>
+        <v>667</v>
       </c>
     </row>
     <row r="365">
-      <c r="A365" s="5" t="s">
-[...21 lines deleted...]
-        <v>288</v>
+      <c r="A365" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="B365" s="6" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C365" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D365" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E365" s="8">
+        <v>4807.8822</v>
+      </c>
+      <c r="F365" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="G365" s="6" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H365" s="6" t="s">
+        <v>914</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>2179</v>
+        <v>2073</v>
       </c>
       <c r="B366" t="s">
-        <v>1868</v>
+        <v>591</v>
       </c>
       <c r="C366" t="s">
-        <v>803</v>
+        <v>279</v>
       </c>
       <c r="D366" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>4731.373570625</v>
+        <v>52</v>
+      </c>
+      <c r="E366" s="4">
+        <v>4783.84235</v>
       </c>
       <c r="F366" t="s">
-        <v>1748</v>
+        <v>144</v>
       </c>
       <c r="G366" t="s">
-        <v>581</v>
+        <v>936</v>
       </c>
       <c r="H366" t="s">
-        <v>2045</v>
+        <v>383</v>
       </c>
     </row>
     <row r="367">
-      <c r="A367" s="5" t="s">
-[...21 lines deleted...]
-        <v>2110</v>
+      <c r="A367" s="6" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B367" s="6" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C367" s="6" t="s">
+        <v>799</v>
+      </c>
+      <c r="D367" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E367" s="8">
+        <v>4749.938178475</v>
+      </c>
+      <c r="F367" s="6" t="s">
+        <v>1743</v>
+      </c>
+      <c r="G367" s="6" t="s">
+        <v>575</v>
+      </c>
+      <c r="H367" s="6" t="s">
+        <v>2042</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>1697</v>
+        <v>843</v>
       </c>
       <c r="B368" t="s">
-        <v>1868</v>
+        <v>1005</v>
       </c>
       <c r="C368" t="s">
-        <v>682</v>
+        <v>778</v>
       </c>
       <c r="D368" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>4591.85908544</v>
+        <v>2135</v>
+      </c>
+      <c r="E368" s="4">
+        <v>4608</v>
       </c>
       <c r="F368" t="s">
-        <v>266</v>
+        <v>2153</v>
       </c>
       <c r="G368" t="s">
-        <v>1017</v>
+        <v>1757</v>
       </c>
       <c r="H368" t="s">
-        <v>1434</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="369">
-      <c r="A369" s="5" t="s">
-[...21 lines deleted...]
-        <v>585</v>
+      <c r="A369" s="6" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B369" s="6" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C369" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="D369" s="6" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E369" s="8">
+        <v>4607.558001</v>
+      </c>
+      <c r="F369" s="6" t="s">
+        <v>2103</v>
+      </c>
+      <c r="G369" s="6" t="s">
+        <v>683</v>
+      </c>
+      <c r="H369" s="6" t="s">
+        <v>811</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>1553</v>
+        <v>1472</v>
       </c>
       <c r="B370" t="s">
-        <v>152</v>
+        <v>715</v>
       </c>
       <c r="C370" t="s">
-        <v>286</v>
+        <v>159</v>
       </c>
       <c r="D370" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>4489.71766964038</v>
+        <v>810</v>
+      </c>
+      <c r="E370" s="4">
+        <v>4599.13327398</v>
       </c>
       <c r="F370" t="s">
-        <v>680</v>
+        <v>1841</v>
       </c>
       <c r="G370" t="s">
-        <v>373</v>
+        <v>199</v>
       </c>
       <c r="H370" t="s">
-        <v>1738</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="371">
-      <c r="A371" s="5" t="s">
-[...21 lines deleted...]
-        <v>538</v>
+      <c r="A371" s="6" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B371" s="6" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C371" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D371" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="E371" s="8">
+        <v>4593.78085031118</v>
+      </c>
+      <c r="F371" s="6" t="s">
+        <v>2051</v>
+      </c>
+      <c r="G371" s="6" t="s">
+        <v>785</v>
+      </c>
+      <c r="H371" s="6" t="s">
+        <v>1799</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>1886</v>
+        <v>1413</v>
       </c>
       <c r="B372" t="s">
-        <v>1741</v>
+        <v>574</v>
       </c>
       <c r="C372" t="s">
-        <v>1932</v>
+        <v>159</v>
       </c>
       <c r="D372" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>4418.78550615</v>
+        <v>1060</v>
+      </c>
+      <c r="E372" s="4">
+        <v>4586.35456</v>
       </c>
       <c r="F372" t="s">
-        <v>402</v>
+        <v>531</v>
       </c>
       <c r="G372" t="s">
-        <v>302</v>
+        <v>108</v>
       </c>
       <c r="H372" t="s">
-        <v>1294</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="373">
-      <c r="A373" s="5" t="s">
-[...21 lines deleted...]
-        <v>1235</v>
+      <c r="A373" s="6" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B373" s="6" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C373" s="6" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D373" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E373" s="8">
+        <v>4493.35601175</v>
+      </c>
+      <c r="F373" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="G373" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="H373" s="6" t="s">
+        <v>1286</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>1422</v>
+        <v>1593</v>
       </c>
       <c r="B374" t="s">
-        <v>580</v>
+        <v>2225</v>
       </c>
       <c r="C374" t="s">
-        <v>164</v>
+        <v>2217</v>
       </c>
       <c r="D374" t="s">
-        <v>1066</v>
-[...2 lines deleted...]
-        <v>4409.73504</v>
+        <v>2001</v>
+      </c>
+      <c r="E374" s="4">
+        <v>4486.84814978</v>
       </c>
       <c r="F374" t="s">
-        <v>537</v>
+        <v>1996</v>
       </c>
       <c r="G374" t="s">
-        <v>111</v>
+        <v>362</v>
       </c>
       <c r="H374" t="s">
-        <v>1948</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="375">
-      <c r="A375" s="5" t="s">
-[...21 lines deleted...]
-        <v>330</v>
+      <c r="A375" s="6" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B375" s="6" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C375" s="6" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D375" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E375" s="8">
+        <v>4431.15</v>
+      </c>
+      <c r="F375" s="6" t="s">
+        <v>2170</v>
+      </c>
+      <c r="G375" s="6" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H375" s="6" t="s">
+        <v>323</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>2076</v>
+        <v>1489</v>
       </c>
       <c r="B376" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C376" t="s">
+        <v>159</v>
+      </c>
+      <c r="D376" t="s">
+        <v>423</v>
+      </c>
+      <c r="E376" s="4">
+        <v>4368.96310888948</v>
+      </c>
+      <c r="F376" t="s">
+        <v>747</v>
+      </c>
+      <c r="G376" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="6" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B377" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="C377" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D377" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E377" s="8">
+        <v>4361.2468569</v>
+      </c>
+      <c r="F377" s="6" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G377" s="6" t="s">
         <v>595</v>
       </c>
-      <c r="C376" t="s">
-[...41 lines deleted...]
-        <v>1786</v>
+      <c r="H377" s="6" t="s">
+        <v>935</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>1930</v>
+        <v>1542</v>
       </c>
       <c r="B378" t="s">
-        <v>580</v>
+        <v>148</v>
       </c>
       <c r="C378" t="s">
-        <v>783</v>
+        <v>279</v>
       </c>
       <c r="D378" t="s">
-        <v>1066</v>
-[...2 lines deleted...]
-        <v>4312.0489244</v>
+        <v>11</v>
+      </c>
+      <c r="E378" s="4">
+        <v>4353.51968902442</v>
       </c>
       <c r="F378" t="s">
-        <v>1898</v>
+        <v>675</v>
       </c>
       <c r="G378" t="s">
-        <v>722</v>
+        <v>367</v>
       </c>
       <c r="H378" t="s">
-        <v>1384</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="379">
-      <c r="A379" s="5" t="s">
-[...21 lines deleted...]
-        <v>816</v>
+      <c r="A379" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B379" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="C379" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D379" s="6" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E379" s="8">
+        <v>4256.29311965</v>
+      </c>
+      <c r="F379" s="6" t="s">
+        <v>2048</v>
+      </c>
+      <c r="G379" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="H379" s="6" t="s">
+        <v>1779</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>1604</v>
+        <v>1876</v>
       </c>
       <c r="B380" t="s">
-        <v>2227</v>
+        <v>1761</v>
       </c>
       <c r="C380" t="s">
-        <v>2219</v>
+        <v>499</v>
       </c>
       <c r="D380" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>4247.356503255</v>
+        <v>1997</v>
+      </c>
+      <c r="E380" s="4">
+        <v>4244.49696734</v>
       </c>
       <c r="F380" t="s">
-        <v>1999</v>
+        <v>1918</v>
       </c>
       <c r="G380" t="s">
-        <v>369</v>
+        <v>959</v>
       </c>
       <c r="H380" t="s">
-        <v>1360</v>
+        <v>363</v>
       </c>
     </row>
     <row r="381">
-      <c r="A381" s="5" t="s">
-[...21 lines deleted...]
-        <v>370</v>
+      <c r="A381" s="6" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B381" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="C381" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="D381" s="6" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E381" s="8">
+        <v>4239.84601324</v>
+      </c>
+      <c r="F381" s="6" t="s">
+        <v>1127</v>
+      </c>
+      <c r="G381" s="6" t="s">
+        <v>953</v>
+      </c>
+      <c r="H381" s="6" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>1482</v>
+        <v>89</v>
       </c>
       <c r="B382" t="s">
-        <v>721</v>
+        <v>759</v>
       </c>
       <c r="C382" t="s">
-        <v>164</v>
+        <v>1695</v>
       </c>
       <c r="D382" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>4236.8854841</v>
+        <v>1118</v>
+      </c>
+      <c r="E382" s="4">
+        <v>4236.09046582347</v>
       </c>
       <c r="F382" t="s">
-        <v>1848</v>
+        <v>425</v>
       </c>
       <c r="G382" t="s">
-        <v>206</v>
+        <v>516</v>
       </c>
       <c r="H382" t="s">
-        <v>1850</v>
+        <v>532</v>
       </c>
     </row>
     <row r="383">
-      <c r="A383" s="5" t="s">
-[...21 lines deleted...]
-        <v>1288</v>
+      <c r="A383" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B383" s="6" t="s">
+        <v>606</v>
+      </c>
+      <c r="C383" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D383" s="6" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E383" s="8">
+        <v>4221</v>
+      </c>
+      <c r="F383" s="6" t="s">
+        <v>886</v>
+      </c>
+      <c r="G383" s="6" t="s">
+        <v>1631</v>
+      </c>
+      <c r="H383" s="6" t="s">
+        <v>1280</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>1581</v>
+        <v>1927</v>
       </c>
       <c r="B384" t="s">
-        <v>1793</v>
+        <v>574</v>
       </c>
       <c r="C384" t="s">
-        <v>286</v>
+        <v>778</v>
       </c>
       <c r="D384" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>4194.2023052102</v>
+        <v>1060</v>
+      </c>
+      <c r="E384" s="4">
+        <v>4135.69208475</v>
       </c>
       <c r="F384" t="s">
-        <v>2054</v>
+        <v>1893</v>
       </c>
       <c r="G384" t="s">
-        <v>790</v>
+        <v>716</v>
       </c>
       <c r="H384" t="s">
-        <v>1806</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="385">
-      <c r="A385" s="5" t="s">
-[...21 lines deleted...]
-        <v>917</v>
+      <c r="A385" s="6" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B385" s="6" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C385" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="D385" s="6" t="s">
+        <v>768</v>
+      </c>
+      <c r="E385" s="8">
+        <v>4096.14702508</v>
+      </c>
+      <c r="F385" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="G385" s="6" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H385" s="6" t="s">
+        <v>1425</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>325</v>
+        <v>1369</v>
       </c>
       <c r="B386" t="s">
-        <v>1741</v>
+        <v>1736</v>
       </c>
       <c r="C386" t="s">
-        <v>2219</v>
+        <v>1115</v>
       </c>
       <c r="D386" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>4122.349725</v>
+        <v>2120</v>
+      </c>
+      <c r="E386" s="4">
+        <v>4006.81345</v>
       </c>
       <c r="F386" t="s">
-        <v>582</v>
+        <v>2084</v>
       </c>
       <c r="G386" t="s">
-        <v>359</v>
+        <v>1983</v>
       </c>
       <c r="H386" t="s">
-        <v>1281</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="387">
-      <c r="A387" s="5" t="s">
-[...21 lines deleted...]
-        <v>1154</v>
+      <c r="A387" s="6" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B387" s="6" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C387" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D387" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E387" s="8">
+        <v>3949.4202616</v>
+      </c>
+      <c r="F387" s="6" t="s">
+        <v>2028</v>
+      </c>
+      <c r="G387" s="6" t="s">
+        <v>1977</v>
+      </c>
+      <c r="H387" s="6" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>2126</v>
+        <v>1982</v>
       </c>
       <c r="B388" t="s">
-        <v>1252</v>
+        <v>715</v>
       </c>
       <c r="C388" t="s">
-        <v>1778</v>
+        <v>778</v>
       </c>
       <c r="D388" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>4103.0293908</v>
+        <v>810</v>
+      </c>
+      <c r="E388" s="4">
+        <v>3940.0262</v>
       </c>
       <c r="F388" t="s">
-        <v>2031</v>
+        <v>1519</v>
       </c>
       <c r="G388" t="s">
-        <v>1980</v>
+        <v>1520</v>
       </c>
       <c r="H388" t="s">
-        <v>30</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="389">
-      <c r="A389" s="5" t="s">
-[...21 lines deleted...]
-        <v>976</v>
+      <c r="A389" s="6" t="s">
+        <v>878</v>
+      </c>
+      <c r="B389" s="6" t="s">
+        <v>606</v>
+      </c>
+      <c r="C389" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D389" s="6" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E389" s="8">
+        <v>3926.6656611</v>
+      </c>
+      <c r="F389" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="G389" s="6" t="s">
+        <v>2138</v>
+      </c>
+      <c r="H389" s="6" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>827</v>
+        <v>318</v>
       </c>
       <c r="B390" t="s">
-        <v>1252</v>
+        <v>1736</v>
       </c>
       <c r="C390" t="s">
-        <v>164</v>
+        <v>2217</v>
       </c>
       <c r="D390" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>3740.880592</v>
+        <v>1614</v>
+      </c>
+      <c r="E390" s="4">
+        <v>3638.205025</v>
       </c>
       <c r="F390" t="s">
-        <v>12</v>
+        <v>576</v>
       </c>
       <c r="G390" t="s">
-        <v>87</v>
+        <v>353</v>
       </c>
       <c r="H390" t="s">
-        <v>1704</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="391">
-      <c r="A391" s="5" t="s">
-[...21 lines deleted...]
-        <v>1041</v>
+      <c r="A391" s="6" t="s">
+        <v>862</v>
+      </c>
+      <c r="B391" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="C391" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D391" s="6" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E391" s="8">
+        <v>3635.61680721024</v>
+      </c>
+      <c r="F391" s="6" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G391" s="6" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H391" s="6" t="s">
+        <v>1036</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>1290</v>
+        <v>320</v>
       </c>
       <c r="B392" t="s">
-        <v>68</v>
+        <v>1288</v>
       </c>
       <c r="C392" t="s">
-        <v>783</v>
+        <v>279</v>
       </c>
       <c r="D392" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>3559.38468</v>
+        <v>1614</v>
+      </c>
+      <c r="E392" s="4">
+        <v>3618.341717</v>
       </c>
       <c r="F392" t="s">
-        <v>1689</v>
+        <v>593</v>
       </c>
       <c r="G392" t="s">
-        <v>1151</v>
+        <v>560</v>
       </c>
       <c r="H392" t="s">
-        <v>1212</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="393">
-      <c r="A393" s="5" t="s">
-[...21 lines deleted...]
-        <v>1266</v>
+      <c r="A393" s="6" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B393" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C393" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D393" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="E393" s="8">
+        <v>3618.329904</v>
+      </c>
+      <c r="F393" s="6" t="s">
+        <v>1680</v>
+      </c>
+      <c r="G393" s="6" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H393" s="6" t="s">
+        <v>1202</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>568</v>
+        <v>282</v>
       </c>
       <c r="B394" t="s">
-        <v>599</v>
+        <v>257</v>
       </c>
       <c r="C394" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="D394" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>3505.83</v>
+        <v>1614</v>
+      </c>
+      <c r="E394" s="4">
+        <v>3582.6462</v>
       </c>
       <c r="F394" t="s">
-        <v>1836</v>
+        <v>485</v>
       </c>
       <c r="G394" t="s">
-        <v>1390</v>
+        <v>2227</v>
       </c>
       <c r="H394" t="s">
-        <v>1149</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="395">
-      <c r="A395" s="5" t="s">
-[...21 lines deleted...]
-        <v>748</v>
+      <c r="A395" s="6" t="s">
+        <v>822</v>
+      </c>
+      <c r="B395" s="6" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C395" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D395" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E395" s="8">
+        <v>3576.4043895</v>
+      </c>
+      <c r="F395" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G395" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="H395" s="6" t="s">
+        <v>1697</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>327</v>
+        <v>1887</v>
       </c>
       <c r="B396" t="s">
-        <v>1573</v>
+        <v>192</v>
       </c>
       <c r="C396" t="s">
-        <v>286</v>
+        <v>778</v>
       </c>
       <c r="D396" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>3476.9980095</v>
+        <v>50</v>
+      </c>
+      <c r="E396" s="4">
+        <v>3536.79430001</v>
       </c>
       <c r="F396" t="s">
-        <v>597</v>
+        <v>1309</v>
       </c>
       <c r="G396" t="s">
-        <v>566</v>
+        <v>32</v>
       </c>
       <c r="H396" t="s">
-        <v>1906</v>
+        <v>46</v>
       </c>
     </row>
     <row r="397">
-      <c r="A397" s="5" t="s">
-[...21 lines deleted...]
-        <v>2055</v>
+      <c r="A397" s="6" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B397" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C397" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D397" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E397" s="8">
+        <v>3520.2189293155</v>
+      </c>
+      <c r="F397" s="6" t="s">
+        <v>2112</v>
+      </c>
+      <c r="G397" s="6" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H397" s="6" t="s">
+        <v>1698</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>2006</v>
+        <v>1749</v>
       </c>
       <c r="B398" t="s">
-        <v>246</v>
+        <v>1400</v>
       </c>
       <c r="C398" t="s">
-        <v>1778</v>
+        <v>2078</v>
       </c>
       <c r="D398" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>3417.2283228405</v>
+        <v>1503</v>
+      </c>
+      <c r="E398" s="4">
+        <v>3472.56238</v>
       </c>
       <c r="F398" t="s">
-        <v>2117</v>
+        <v>496</v>
       </c>
       <c r="G398" t="s">
-        <v>1254</v>
+        <v>1924</v>
       </c>
       <c r="H398" t="s">
-        <v>1705</v>
+        <v>221</v>
       </c>
     </row>
     <row r="399">
-      <c r="A399" s="5" t="s">
-[...21 lines deleted...]
-        <v>174</v>
+      <c r="A399" s="6" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B399" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="C399" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D399" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="E399" s="8">
+        <v>3433.02178141726</v>
+      </c>
+      <c r="F399" s="6" t="s">
+        <v>1925</v>
+      </c>
+      <c r="G399" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="H399" s="6" t="s">
+        <v>2052</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>1892</v>
+        <v>1965</v>
       </c>
       <c r="B400" t="s">
-        <v>198</v>
+        <v>1288</v>
       </c>
       <c r="C400" t="s">
-        <v>783</v>
+        <v>279</v>
       </c>
       <c r="D400" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>3356.148852262</v>
+        <v>1614</v>
+      </c>
+      <c r="E400" s="4">
+        <v>3365.20111694</v>
       </c>
       <c r="F400" t="s">
-        <v>1319</v>
+        <v>48</v>
       </c>
       <c r="G400" t="s">
-        <v>33</v>
+        <v>1842</v>
       </c>
       <c r="H400" t="s">
-        <v>50</v>
+        <v>742</v>
       </c>
     </row>
     <row r="401">
-      <c r="A401" s="5" t="s">
-[...21 lines deleted...]
-        <v>340</v>
+      <c r="A401" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="B401" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="C401" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D401" s="6" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E401" s="8">
+        <v>3310.87182043429</v>
+      </c>
+      <c r="F401" s="6" t="s">
+        <v>1418</v>
+      </c>
+      <c r="G401" s="6" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H401" s="6" t="s">
+        <v>1837</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>883</v>
+        <v>2023</v>
       </c>
       <c r="B402" t="s">
-        <v>611</v>
+        <v>34</v>
       </c>
       <c r="C402" t="s">
-        <v>1778</v>
+        <v>778</v>
       </c>
       <c r="D402" t="s">
-        <v>1671</v>
-[...2 lines deleted...]
-        <v>3312.2894012</v>
+        <v>52</v>
+      </c>
+      <c r="E402" s="4">
+        <v>3309.6</v>
       </c>
       <c r="F402" t="s">
-        <v>338</v>
+        <v>600</v>
       </c>
       <c r="G402" t="s">
-        <v>2143</v>
+        <v>1237</v>
       </c>
       <c r="H402" t="s">
-        <v>118</v>
+        <v>748</v>
       </c>
     </row>
     <row r="403">
-      <c r="A403" s="5" t="s">
-[...21 lines deleted...]
-        <v>226</v>
+      <c r="A403" s="6" t="s">
+        <v>890</v>
+      </c>
+      <c r="B403" s="6" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C403" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D403" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E403" s="8">
+        <v>3244.896264</v>
+      </c>
+      <c r="F403" s="6" t="s">
+        <v>2043</v>
+      </c>
+      <c r="G403" s="6" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H403" s="6" t="s">
+        <v>1770</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>872</v>
+        <v>116</v>
       </c>
       <c r="B404" t="s">
-        <v>1985</v>
+        <v>1761</v>
       </c>
       <c r="C404" t="s">
-        <v>2219</v>
+        <v>1771</v>
       </c>
       <c r="D404" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>3279.18624</v>
+        <v>1997</v>
+      </c>
+      <c r="E404" s="4">
+        <v>3240.94</v>
       </c>
       <c r="F404" t="s">
-        <v>1037</v>
+        <v>1683</v>
       </c>
       <c r="G404" t="s">
-        <v>820</v>
+        <v>1454</v>
       </c>
       <c r="H404" t="s">
-        <v>1223</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="405">
-      <c r="A405" s="5" t="s">
-[...21 lines deleted...]
-        <v>1415</v>
+      <c r="A405" s="6" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B405" s="6" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C405" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D405" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="E405" s="8">
+        <v>3193.18445683</v>
+      </c>
+      <c r="F405" s="6" t="s">
+        <v>2025</v>
+      </c>
+      <c r="G405" s="6" t="s">
+        <v>1603</v>
+      </c>
+      <c r="H405" s="6" t="s">
+        <v>287</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>1138</v>
+        <v>2147</v>
       </c>
       <c r="B406" t="s">
-        <v>2199</v>
+        <v>257</v>
       </c>
       <c r="C406" t="s">
-        <v>1124</v>
+        <v>279</v>
       </c>
       <c r="D406" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>3205.73135057</v>
+        <v>619</v>
+      </c>
+      <c r="E406" s="4">
+        <v>3190.678715</v>
       </c>
       <c r="F406" t="s">
-        <v>2028</v>
+        <v>252</v>
       </c>
       <c r="G406" t="s">
-        <v>1614</v>
+        <v>549</v>
       </c>
       <c r="H406" t="s">
-        <v>294</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="407">
-      <c r="A407" s="5" t="s">
-[...21 lines deleted...]
-        <v>754</v>
+      <c r="A407" s="6" t="s">
+        <v>868</v>
+      </c>
+      <c r="B407" s="6" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C407" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D407" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="E407" s="8">
+        <v>3159.99596</v>
+      </c>
+      <c r="F407" s="6" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G407" s="6" t="s">
+        <v>815</v>
+      </c>
+      <c r="H407" s="6" t="s">
+        <v>1214</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>797</v>
+        <v>1729</v>
       </c>
       <c r="B408" t="s">
-        <v>1409</v>
+        <v>606</v>
       </c>
       <c r="C408" t="s">
-        <v>1124</v>
+        <v>1771</v>
       </c>
       <c r="D408" t="s">
-        <v>1513</v>
-[...2 lines deleted...]
-        <v>3124.974521952</v>
+        <v>1660</v>
+      </c>
+      <c r="E408" s="4">
+        <v>3085.8203033</v>
       </c>
       <c r="F408" t="s">
-        <v>2167</v>
+        <v>158</v>
       </c>
       <c r="G408" t="s">
-        <v>980</v>
+        <v>1435</v>
       </c>
       <c r="H408" t="s">
-        <v>234</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="409">
-      <c r="A409" s="5" t="s">
-[...21 lines deleted...]
-        <v>880</v>
+      <c r="A409" s="6" t="s">
+        <v>561</v>
+      </c>
+      <c r="B409" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="C409" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D409" s="6" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E409" s="8">
+        <v>3080.39625</v>
+      </c>
+      <c r="F409" s="6" t="s">
+        <v>1829</v>
+      </c>
+      <c r="G409" s="6" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H409" s="6" t="s">
+        <v>1139</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>119</v>
+        <v>793</v>
       </c>
       <c r="B410" t="s">
-        <v>1767</v>
+        <v>1400</v>
       </c>
       <c r="C410" t="s">
-        <v>1778</v>
+        <v>1115</v>
       </c>
       <c r="D410" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>3066.71</v>
+        <v>1503</v>
+      </c>
+      <c r="E410" s="4">
+        <v>3036.5035542</v>
       </c>
       <c r="F410" t="s">
-        <v>1692</v>
+        <v>2164</v>
       </c>
       <c r="G410" t="s">
-        <v>1464</v>
+        <v>975</v>
       </c>
       <c r="H410" t="s">
-        <v>1801</v>
+        <v>229</v>
       </c>
     </row>
     <row r="411">
-      <c r="A411" s="5" t="s">
-[...21 lines deleted...]
-        <v>620</v>
+      <c r="A411" s="6" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B411" s="6" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C411" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D411" s="6" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E411" s="8">
+        <v>3001.7016986286</v>
+      </c>
+      <c r="F411" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G411" s="6" t="s">
+        <v>909</v>
+      </c>
+      <c r="H411" s="6" t="s">
+        <v>1004</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>1621</v>
+        <v>230</v>
       </c>
       <c r="B412" t="s">
-        <v>1767</v>
+        <v>148</v>
       </c>
       <c r="C412" t="s">
-        <v>164</v>
+        <v>1771</v>
       </c>
       <c r="D412" t="s">
-        <v>1910</v>
-[...2 lines deleted...]
-        <v>3007.92462468923</v>
+        <v>810</v>
+      </c>
+      <c r="E412" s="4">
+        <v>2982.705803</v>
       </c>
       <c r="F412" t="s">
-        <v>393</v>
+        <v>2079</v>
       </c>
       <c r="G412" t="s">
-        <v>1038</v>
+        <v>1849</v>
       </c>
       <c r="H412" t="s">
-        <v>1846</v>
+        <v>875</v>
       </c>
     </row>
     <row r="413">
-      <c r="A413" s="5" t="s">
-[...21 lines deleted...]
-        <v>190</v>
+      <c r="A413" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B413" s="6" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C413" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D413" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="E413" s="8">
+        <v>2907.104928</v>
+      </c>
+      <c r="F413" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="G413" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="H413" s="6" t="s">
+        <v>998</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>2201</v>
+        <v>1609</v>
       </c>
       <c r="B414" t="s">
-        <v>1011</v>
+        <v>1761</v>
       </c>
       <c r="C414" t="s">
-        <v>1778</v>
+        <v>159</v>
       </c>
       <c r="D414" t="s">
-        <v>1910</v>
-[...2 lines deleted...]
-        <v>2950.9768442</v>
+        <v>1906</v>
+      </c>
+      <c r="E414" s="4">
+        <v>2853.29167062066</v>
       </c>
       <c r="F414" t="s">
-        <v>1433</v>
+        <v>388</v>
       </c>
       <c r="G414" t="s">
-        <v>693</v>
+        <v>1033</v>
       </c>
       <c r="H414" t="s">
-        <v>1677</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="415">
-      <c r="A415" s="5" t="s">
-[...17 lines deleted...]
-      <c r="G415" s="5" t="s">
+      <c r="A415" s="6" t="s">
+        <v>744</v>
+      </c>
+      <c r="B415" s="6" t="s">
         <v>1736</v>
       </c>
-      <c r="H415" s="5" t="s">
-        <v>1844</v>
+      <c r="C415" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D415" s="6" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E415" s="8">
+        <v>2830.5687</v>
+      </c>
+      <c r="F415" s="6" t="s">
+        <v>823</v>
+      </c>
+      <c r="G415" s="6" t="s">
+        <v>1412</v>
+      </c>
+      <c r="H415" s="6" t="s">
+        <v>333</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>1595</v>
+        <v>1584</v>
       </c>
       <c r="B416" t="s">
-        <v>1259</v>
+        <v>1250</v>
       </c>
       <c r="C416" t="s">
-        <v>1124</v>
+        <v>1115</v>
       </c>
       <c r="D416" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>2828.0387</v>
+        <v>821</v>
+      </c>
+      <c r="E416" s="4">
+        <v>2735.7197</v>
       </c>
       <c r="F416" t="s">
-        <v>1629</v>
+        <v>1617</v>
       </c>
       <c r="G416" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="H416" t="s">
-        <v>1774</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="417">
-      <c r="A417" s="5" t="s">
-[...21 lines deleted...]
-        <v>1452</v>
+      <c r="A417" s="6" t="s">
+        <v>904</v>
+      </c>
+      <c r="B417" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C417" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D417" s="6" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E417" s="8">
+        <v>2727.55124022</v>
+      </c>
+      <c r="F417" s="6" t="s">
+        <v>385</v>
+      </c>
+      <c r="G417" s="6" t="s">
+        <v>525</v>
+      </c>
+      <c r="H417" s="6" t="s">
+        <v>614</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>1819</v>
+        <v>1800</v>
       </c>
       <c r="B418" t="s">
-        <v>68</v>
+        <v>715</v>
       </c>
       <c r="C418" t="s">
-        <v>535</v>
+        <v>778</v>
       </c>
       <c r="D418" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>2745.127737674</v>
+        <v>810</v>
+      </c>
+      <c r="E418" s="4">
+        <v>2717.44</v>
       </c>
       <c r="F418" t="s">
-        <v>1938</v>
+        <v>1340</v>
       </c>
       <c r="G418" t="s">
-        <v>1615</v>
+        <v>15</v>
       </c>
       <c r="H418" t="s">
-        <v>1726</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="419">
-      <c r="A419" s="5" t="s">
-[...21 lines deleted...]
-        <v>1728</v>
+      <c r="A419" s="6" t="s">
+        <v>976</v>
+      </c>
+      <c r="B419" s="6" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C419" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D419" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E419" s="8">
+        <v>2709.185968</v>
+      </c>
+      <c r="F419" s="6" t="s">
+        <v>2128</v>
+      </c>
+      <c r="G419" s="6" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H419" s="6" t="s">
+        <v>971</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>2152</v>
+        <v>1505</v>
       </c>
       <c r="B420" t="s">
-        <v>263</v>
+        <v>1400</v>
       </c>
       <c r="C420" t="s">
-        <v>286</v>
+        <v>1771</v>
       </c>
       <c r="D420" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>2736.3902836</v>
+        <v>619</v>
+      </c>
+      <c r="E420" s="4">
+        <v>2694</v>
       </c>
       <c r="F420" t="s">
-        <v>257</v>
+        <v>2144</v>
       </c>
       <c r="G420" t="s">
-        <v>555</v>
+        <v>483</v>
       </c>
       <c r="H420" t="s">
-        <v>1950</v>
+        <v>817</v>
       </c>
     </row>
     <row r="421">
-      <c r="A421" s="5" t="s">
-[...21 lines deleted...]
-        <v>1945</v>
+      <c r="A421" s="6" t="s">
+        <v>426</v>
+      </c>
+      <c r="B421" s="6" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C421" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D421" s="6" t="s">
+        <v>821</v>
+      </c>
+      <c r="E421" s="8">
+        <v>2676.6637781</v>
+      </c>
+      <c r="F421" s="6" t="s">
+        <v>1384</v>
+      </c>
+      <c r="G421" s="6" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H421" s="6" t="s">
+        <v>338</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>1515</v>
+        <v>2199</v>
       </c>
       <c r="B422" t="s">
-        <v>1409</v>
+        <v>1005</v>
       </c>
       <c r="C422" t="s">
-        <v>1778</v>
+        <v>1771</v>
       </c>
       <c r="D422" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>2694</v>
+        <v>1906</v>
+      </c>
+      <c r="E422" s="4">
+        <v>2619.57094388</v>
       </c>
       <c r="F422" t="s">
-        <v>2149</v>
+        <v>1424</v>
       </c>
       <c r="G422" t="s">
-        <v>488</v>
+        <v>688</v>
       </c>
       <c r="H422" t="s">
-        <v>822</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="423">
-      <c r="A423" s="5" t="s">
-[...21 lines deleted...]
-        <v>1337</v>
+      <c r="A423" s="6" t="s">
+        <v>698</v>
+      </c>
+      <c r="B423" s="6" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C423" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D423" s="6" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E423" s="8">
+        <v>2578.243726962</v>
+      </c>
+      <c r="F423" s="6" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G423" s="6" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H423" s="6" t="s">
+        <v>1942</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>49</v>
+        <v>1408</v>
       </c>
       <c r="B424" t="s">
-        <v>1187</v>
+        <v>2225</v>
       </c>
       <c r="C424" t="s">
-        <v>1778</v>
+        <v>2217</v>
       </c>
       <c r="D424" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>2634.825648</v>
+        <v>2001</v>
+      </c>
+      <c r="E424" s="4">
+        <v>2502.36245579</v>
       </c>
       <c r="F424" t="s">
-        <v>287</v>
+        <v>562</v>
       </c>
       <c r="G424" t="s">
-        <v>262</v>
+        <v>1692</v>
       </c>
       <c r="H424" t="s">
-        <v>1004</v>
+        <v>336</v>
       </c>
     </row>
     <row r="425">
-      <c r="A425" s="5" t="s">
-[...21 lines deleted...]
-        <v>343</v>
+      <c r="A425" s="6" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B425" s="6" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C425" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="D425" s="6" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E425" s="8">
+        <v>2492.6811</v>
+      </c>
+      <c r="F425" s="6" t="s">
+        <v>1783</v>
+      </c>
+      <c r="G425" s="6" t="s">
+        <v>1463</v>
+      </c>
+      <c r="H425" s="6" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>1635</v>
+        <v>699</v>
       </c>
       <c r="B426" t="s">
-        <v>263</v>
+        <v>574</v>
       </c>
       <c r="C426" t="s">
-        <v>783</v>
+        <v>677</v>
       </c>
       <c r="D426" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>2566.32</v>
+        <v>1060</v>
+      </c>
+      <c r="E426" s="4">
+        <v>2490.35841864</v>
       </c>
       <c r="F426" t="s">
-        <v>798</v>
+        <v>2213</v>
       </c>
       <c r="G426" t="s">
-        <v>332</v>
+        <v>2026</v>
       </c>
       <c r="H426" t="s">
-        <v>312</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="427">
-      <c r="A427" s="5" t="s">
-[...21 lines deleted...]
-        <v>684</v>
+      <c r="A427" s="6" t="s">
+        <v>989</v>
+      </c>
+      <c r="B427" s="6" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C427" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D427" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E427" s="8">
+        <v>2483.85</v>
+      </c>
+      <c r="F427" s="6" t="s">
+        <v>1184</v>
+      </c>
+      <c r="G427" s="6" t="s">
+        <v>876</v>
+      </c>
+      <c r="H427" s="6" t="s">
+        <v>1721</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>1366</v>
+        <v>597</v>
       </c>
       <c r="B428" t="s">
-        <v>2227</v>
+        <v>1288</v>
       </c>
       <c r="C428" t="s">
-        <v>783</v>
+        <v>279</v>
       </c>
       <c r="D428" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>2515.2797710706</v>
+        <v>1614</v>
+      </c>
+      <c r="E428" s="4">
+        <v>2426.351792</v>
       </c>
       <c r="F428" t="s">
-        <v>1102</v>
+        <v>1659</v>
       </c>
       <c r="G428" t="s">
-        <v>912</v>
+        <v>1935</v>
       </c>
       <c r="H428" t="s">
-        <v>1010</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="429">
-      <c r="A429" s="5" t="s">
-[...21 lines deleted...]
-        <v>1792</v>
+      <c r="A429" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="B429" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="C429" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D429" s="6" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E429" s="8">
+        <v>2335.464</v>
+      </c>
+      <c r="F429" s="6" t="s">
+        <v>1988</v>
+      </c>
+      <c r="G429" s="6" t="s">
+        <v>596</v>
+      </c>
+      <c r="H429" s="6" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>1973</v>
+        <v>1487</v>
       </c>
       <c r="B430" t="s">
-        <v>1741</v>
+        <v>1862</v>
       </c>
       <c r="C430" t="s">
-        <v>2203</v>
+        <v>159</v>
       </c>
       <c r="D430" t="s">
-        <v>2125</v>
-[...2 lines deleted...]
-        <v>2492.25011384</v>
+        <v>50</v>
+      </c>
+      <c r="E430" s="4">
+        <v>2314.71570340483</v>
       </c>
       <c r="F430" t="s">
-        <v>1660</v>
+        <v>35</v>
       </c>
       <c r="G430" t="s">
-        <v>467</v>
+        <v>758</v>
       </c>
       <c r="H430" t="s">
-        <v>615</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="431">
-      <c r="A431" s="5" t="s">
-[...21 lines deleted...]
-        <v>1085</v>
+      <c r="A431" s="6" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B431" s="6" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C431" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D431" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="E431" s="8">
+        <v>2293.4872</v>
+      </c>
+      <c r="F431" s="6" t="s">
+        <v>866</v>
+      </c>
+      <c r="G431" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="H431" s="6" t="s">
+        <v>969</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>930</v>
+        <v>922</v>
       </c>
       <c r="B432" t="s">
-        <v>1011</v>
+        <v>1250</v>
       </c>
       <c r="C432" t="s">
-        <v>2219</v>
+        <v>778</v>
       </c>
       <c r="D432" t="s">
-        <v>1910</v>
-[...2 lines deleted...]
-        <v>2338.7688</v>
+        <v>821</v>
+      </c>
+      <c r="E432" s="4">
+        <v>2270.704</v>
       </c>
       <c r="F432" t="s">
-        <v>110</v>
+        <v>1964</v>
       </c>
       <c r="G432" t="s">
-        <v>1706</v>
+        <v>1855</v>
       </c>
       <c r="H432" t="s">
-        <v>298</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="433">
-      <c r="A433" s="5" t="s">
-[...21 lines deleted...]
-        <v>2121</v>
+      <c r="A433" s="6" t="s">
+        <v>393</v>
+      </c>
+      <c r="B433" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C433" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D433" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E433" s="8">
+        <v>2256.896</v>
+      </c>
+      <c r="F433" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G433" s="6" t="s">
+        <v>1670</v>
+      </c>
+      <c r="H433" s="6" t="s">
+        <v>1675</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>602</v>
+        <v>1812</v>
       </c>
       <c r="B434" t="s">
-        <v>1573</v>
+        <v>64</v>
       </c>
       <c r="C434" t="s">
-        <v>286</v>
+        <v>530</v>
       </c>
       <c r="D434" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>2249.203734</v>
+        <v>406</v>
+      </c>
+      <c r="E434" s="4">
+        <v>2227.150107441</v>
       </c>
       <c r="F434" t="s">
-        <v>1670</v>
+        <v>1936</v>
       </c>
       <c r="G434" t="s">
-        <v>1939</v>
+        <v>1604</v>
       </c>
       <c r="H434" t="s">
-        <v>1507</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="435">
-      <c r="A435" s="5" t="s">
-[...21 lines deleted...]
-        <v>345</v>
+      <c r="A435" s="6" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B435" s="6" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C435" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D435" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="E435" s="8">
+        <v>2223.1283866</v>
+      </c>
+      <c r="F435" s="6" t="s">
+        <v>2162</v>
+      </c>
+      <c r="G435" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H435" s="6" t="s">
+        <v>2116</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>895</v>
+        <v>414</v>
       </c>
       <c r="B436" t="s">
-        <v>1868</v>
+        <v>257</v>
       </c>
       <c r="C436" t="s">
-        <v>164</v>
+        <v>279</v>
       </c>
       <c r="D436" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>2220.563681</v>
+        <v>1614</v>
+      </c>
+      <c r="E436" s="4">
+        <v>2196.81963481252</v>
       </c>
       <c r="F436" t="s">
-        <v>2046</v>
+        <v>1006</v>
       </c>
       <c r="G436" t="s">
-        <v>1535</v>
+        <v>1065</v>
       </c>
       <c r="H436" t="s">
-        <v>1777</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="437">
-      <c r="A437" s="5" t="s">
-[...21 lines deleted...]
-        <v>512</v>
+      <c r="A437" s="6" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B437" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="C437" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D437" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E437" s="8">
+        <v>2193</v>
+      </c>
+      <c r="F437" s="6" t="s">
+        <v>794</v>
+      </c>
+      <c r="G437" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="H437" s="6" t="s">
+        <v>305</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>438</v>
+        <v>1468</v>
       </c>
       <c r="B438" t="s">
-        <v>1409</v>
+        <v>2098</v>
       </c>
       <c r="C438" t="s">
-        <v>783</v>
+        <v>1115</v>
       </c>
       <c r="D438" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E438" s="4">
+        <v>2185.5178</v>
+      </c>
+      <c r="F438" t="s">
+        <v>556</v>
+      </c>
+      <c r="G438" t="s">
+        <v>640</v>
+      </c>
+      <c r="H438" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="B439" s="6" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C439" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D439" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="E438" s="3">
-[...35 lines deleted...]
-        <v>758</v>
+      <c r="E439" s="8">
+        <v>2170.7705152</v>
+      </c>
+      <c r="F439" s="6" t="s">
+        <v>2063</v>
+      </c>
+      <c r="G439" s="6" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H439" s="6" t="s">
+        <v>687</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>1005</v>
+        <v>1484</v>
       </c>
       <c r="B440" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="C440" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="D440" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>2183.0660598</v>
+        <v>1060</v>
+      </c>
+      <c r="E440" s="4">
+        <v>2168.1</v>
       </c>
       <c r="F440" t="s">
-        <v>27</v>
+        <v>283</v>
       </c>
       <c r="G440" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="H440" t="s">
-        <v>2070</v>
+        <v>679</v>
       </c>
     </row>
     <row r="441">
-      <c r="A441" s="5" t="s">
-[...21 lines deleted...]
-        <v>1685</v>
+      <c r="A441" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B441" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="C441" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D441" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="E441" s="8">
+        <v>2165.86205371925</v>
+      </c>
+      <c r="F441" s="6" t="s">
+        <v>966</v>
+      </c>
+      <c r="G441" s="6" t="s">
+        <v>907</v>
+      </c>
+      <c r="H441" s="6" t="s">
+        <v>1578</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>1179</v>
+        <v>906</v>
       </c>
       <c r="B442" t="s">
-        <v>595</v>
+        <v>1400</v>
       </c>
       <c r="C442" t="s">
-        <v>783</v>
+        <v>1771</v>
       </c>
       <c r="D442" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>2157.4</v>
+        <v>619</v>
+      </c>
+      <c r="E442" s="4">
+        <v>2152.3796</v>
       </c>
       <c r="F442" t="s">
-        <v>1851</v>
+        <v>809</v>
       </c>
       <c r="G442" t="s">
-        <v>1964</v>
+        <v>2214</v>
       </c>
       <c r="H442" t="s">
-        <v>1924</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="443">
-      <c r="A443" s="5" t="s">
-[...21 lines deleted...]
-        <v>1196</v>
+      <c r="A443" s="6" t="s">
+        <v>999</v>
+      </c>
+      <c r="B443" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C443" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D443" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="E443" s="8">
+        <v>2129.7741246</v>
+      </c>
+      <c r="F443" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G443" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="H443" s="6" t="s">
+        <v>2067</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>1398</v>
+        <v>1389</v>
       </c>
       <c r="B444" t="s">
-        <v>1793</v>
+        <v>1786</v>
       </c>
       <c r="C444" t="s">
-        <v>1778</v>
+        <v>1771</v>
       </c>
       <c r="D444" t="s">
-        <v>2140</v>
-[...2 lines deleted...]
-        <v>2121.93525606296</v>
+        <v>2135</v>
+      </c>
+      <c r="E444" s="4">
+        <v>2120.0761998</v>
       </c>
       <c r="F444" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
       <c r="G444" t="s">
-        <v>2043</v>
+        <v>2040</v>
       </c>
       <c r="H444" t="s">
-        <v>2052</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="445">
-      <c r="A445" s="5" t="s">
-[...21 lines deleted...]
-        <v>1177</v>
+      <c r="A445" s="6" t="s">
+        <v>804</v>
+      </c>
+      <c r="B445" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="C445" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D445" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E445" s="8">
+        <v>2114.9859339</v>
+      </c>
+      <c r="F445" s="6" t="s">
+        <v>1806</v>
+      </c>
+      <c r="G445" s="6" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H445" s="6" t="s">
+        <v>1254</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>825</v>
+        <v>691</v>
       </c>
       <c r="B446" t="s">
-        <v>1793</v>
+        <v>2225</v>
       </c>
       <c r="C446" t="s">
-        <v>783</v>
+        <v>1929</v>
       </c>
       <c r="D446" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>2089.5</v>
+        <v>2001</v>
+      </c>
+      <c r="E446" s="4">
+        <v>2079.905658883</v>
       </c>
       <c r="F446" t="s">
-        <v>420</v>
+        <v>2198</v>
       </c>
       <c r="G446" t="s">
-        <v>1923</v>
+        <v>1937</v>
       </c>
       <c r="H446" t="s">
-        <v>1184</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="447">
-      <c r="A447" s="5" t="s">
-[...21 lines deleted...]
-        <v>414</v>
+      <c r="A447" s="6" t="s">
+        <v>926</v>
+      </c>
+      <c r="B447" s="6" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C447" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D447" s="6" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E447" s="8">
+        <v>2064.7826</v>
+      </c>
+      <c r="F447" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="G447" s="6" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H447" s="6" t="s">
+        <v>291</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>944</v>
+        <v>1970</v>
       </c>
       <c r="B448" t="s">
-        <v>1011</v>
+        <v>1736</v>
       </c>
       <c r="C448" t="s">
-        <v>1124</v>
+        <v>2201</v>
       </c>
       <c r="D448" t="s">
-        <v>2140</v>
-[...2 lines deleted...]
-        <v>2012.304</v>
+        <v>2120</v>
+      </c>
+      <c r="E448" s="4">
+        <v>2043.142531456</v>
       </c>
       <c r="F448" t="s">
-        <v>1587</v>
+        <v>1649</v>
       </c>
       <c r="G448" t="s">
-        <v>423</v>
+        <v>463</v>
       </c>
       <c r="H448" t="s">
-        <v>1122</v>
+        <v>609</v>
       </c>
     </row>
     <row r="449">
-      <c r="A449" s="5" t="s">
-[...21 lines deleted...]
-        <v>1564</v>
+      <c r="A449" s="6" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B449" s="6" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C449" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="D449" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E449" s="8">
+        <v>2015.0514475</v>
+      </c>
+      <c r="F449" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G449" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="H449" s="6" t="s">
+        <v>457</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>2123</v>
+        <v>1554</v>
       </c>
       <c r="B450" t="s">
-        <v>2169</v>
+        <v>2225</v>
       </c>
       <c r="C450" t="s">
-        <v>1778</v>
+        <v>1695</v>
       </c>
       <c r="D450" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-        <v>1973.648</v>
+        <v>2001</v>
+      </c>
+      <c r="E450" s="4">
+        <v>2007.42117152528</v>
       </c>
       <c r="F450" t="s">
-        <v>870</v>
+        <v>1255</v>
       </c>
       <c r="G450" t="s">
-        <v>136</v>
+        <v>170</v>
       </c>
       <c r="H450" t="s">
-        <v>974</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="451">
-      <c r="A451" s="5" t="s">
-[...21 lines deleted...]
-        <v>2064</v>
+      <c r="A451" s="6" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B451" s="6" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C451" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="D451" s="6" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E451" s="8">
+        <v>2003.346</v>
+      </c>
+      <c r="F451" s="6" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G451" s="6" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H451" s="6" t="s">
+        <v>1186</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>1829</v>
+        <v>1763</v>
       </c>
       <c r="B452" t="s">
-        <v>599</v>
+        <v>1786</v>
       </c>
       <c r="C452" t="s">
-        <v>286</v>
+        <v>1938</v>
       </c>
       <c r="D452" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>1943.19327855876</v>
+        <v>544</v>
+      </c>
+      <c r="E452" s="4">
+        <v>2001.20497155022</v>
       </c>
       <c r="F452" t="s">
-        <v>1804</v>
+        <v>723</v>
       </c>
       <c r="G452" t="s">
-        <v>685</v>
+        <v>1980</v>
       </c>
       <c r="H452" t="s">
-        <v>914</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="453">
-      <c r="A453" s="5" t="s">
-[...21 lines deleted...]
-        <v>1589</v>
+      <c r="A453" s="6" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B453" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="C453" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D453" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E453" s="8">
+        <v>1985.6124688422</v>
+      </c>
+      <c r="F453" s="6" t="s">
+        <v>1797</v>
+      </c>
+      <c r="G453" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="H453" s="6" t="s">
+        <v>911</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>696</v>
+        <v>1169</v>
       </c>
       <c r="B454" t="s">
-        <v>2227</v>
+        <v>591</v>
       </c>
       <c r="C454" t="s">
-        <v>1932</v>
+        <v>778</v>
       </c>
       <c r="D454" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>1928.343202929</v>
+        <v>2001</v>
+      </c>
+      <c r="E454" s="4">
+        <v>1913.52</v>
       </c>
       <c r="F454" t="s">
-        <v>2200</v>
+        <v>1844</v>
       </c>
       <c r="G454" t="s">
-        <v>1940</v>
+        <v>1959</v>
       </c>
       <c r="H454" t="s">
-        <v>1249</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="455">
-      <c r="A455" s="5" t="s">
-[...21 lines deleted...]
-        <v>1664</v>
+      <c r="A455" s="6" t="s">
+        <v>502</v>
+      </c>
+      <c r="B455" s="6" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C455" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D455" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="E455" s="8">
+        <v>1903.37537281364</v>
+      </c>
+      <c r="F455" s="6" t="s">
+        <v>550</v>
+      </c>
+      <c r="G455" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="H455" s="6" t="s">
+        <v>1917</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>1911</v>
+        <v>90</v>
       </c>
       <c r="B456" t="s">
-        <v>2113</v>
+        <v>1786</v>
       </c>
       <c r="C456" t="s">
-        <v>1778</v>
+        <v>530</v>
       </c>
       <c r="D456" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>1915.70508</v>
+        <v>2135</v>
+      </c>
+      <c r="E456" s="4">
+        <v>1864.12281984</v>
       </c>
       <c r="F456" t="s">
-        <v>1175</v>
+        <v>1828</v>
       </c>
       <c r="G456" t="s">
-        <v>1375</v>
+        <v>460</v>
       </c>
       <c r="H456" t="s">
-        <v>896</v>
+        <v>752</v>
       </c>
     </row>
     <row r="457">
-      <c r="A457" s="5" t="s">
-[...21 lines deleted...]
-        <v>2171</v>
+      <c r="A457" s="6" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B457" s="6" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C457" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D457" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E457" s="8">
+        <v>1858.62036106934</v>
+      </c>
+      <c r="F457" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="G457" s="6" t="s">
+        <v>1635</v>
+      </c>
+      <c r="H457" s="6" t="s">
+        <v>1474</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>1652</v>
+        <v>1813</v>
       </c>
       <c r="B458" t="s">
-        <v>1573</v>
+        <v>2109</v>
       </c>
       <c r="C458" t="s">
-        <v>682</v>
+        <v>2201</v>
       </c>
       <c r="D458" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>1909.9183285</v>
+        <v>588</v>
+      </c>
+      <c r="E458" s="4">
+        <v>1849.0484925</v>
       </c>
       <c r="F458" t="s">
-        <v>22</v>
+        <v>304</v>
       </c>
       <c r="G458" t="s">
-        <v>772</v>
+        <v>1867</v>
       </c>
       <c r="H458" t="s">
-        <v>461</v>
+        <v>507</v>
       </c>
     </row>
     <row r="459">
-      <c r="A459" s="5" t="s">
-[...21 lines deleted...]
-        <v>1263</v>
+      <c r="A459" s="6" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B459" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="C459" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D459" s="6" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E459" s="8">
+        <v>1834.4110500765</v>
+      </c>
+      <c r="F459" s="6" t="s">
+        <v>1119</v>
+      </c>
+      <c r="G459" s="6" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H459" s="6" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>1749</v>
+        <v>940</v>
       </c>
       <c r="B460" t="s">
-        <v>2113</v>
+        <v>1005</v>
       </c>
       <c r="C460" t="s">
-        <v>783</v>
+        <v>1115</v>
       </c>
       <c r="D460" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>1856.0793568</v>
+        <v>2135</v>
+      </c>
+      <c r="E460" s="4">
+        <v>1820.868</v>
       </c>
       <c r="F460" t="s">
-        <v>571</v>
+        <v>1576</v>
       </c>
       <c r="G460" t="s">
-        <v>1369</v>
+        <v>418</v>
       </c>
       <c r="H460" t="s">
-        <v>1256</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="461">
-      <c r="A461" s="5" t="s">
-[...21 lines deleted...]
-        <v>240</v>
+      <c r="A461" s="6" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B461" s="6" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C461" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D461" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E461" s="8">
+        <v>1810.1227982085</v>
+      </c>
+      <c r="F461" s="6" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G461" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="H461" s="6" t="s">
+        <v>443</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>507</v>
+        <v>117</v>
       </c>
       <c r="B462" t="s">
-        <v>2199</v>
+        <v>759</v>
       </c>
       <c r="C462" t="s">
-        <v>164</v>
+        <v>123</v>
       </c>
       <c r="D462" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>1832.97873472237</v>
+        <v>1997</v>
+      </c>
+      <c r="E462" s="4">
+        <v>1795.38460654334</v>
       </c>
       <c r="F462" t="s">
-        <v>556</v>
+        <v>473</v>
       </c>
       <c r="G462" t="s">
-        <v>236</v>
+        <v>1647</v>
       </c>
       <c r="H462" t="s">
-        <v>1981</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="463">
-      <c r="A463" s="5" t="s">
-[...21 lines deleted...]
-        <v>130</v>
+      <c r="A463" s="6" t="s">
+        <v>990</v>
+      </c>
+      <c r="B463" s="6" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C463" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D463" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E463" s="8">
+        <v>1780.78562500575</v>
+      </c>
+      <c r="F463" s="6" t="s">
+        <v>834</v>
+      </c>
+      <c r="G463" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="H463" s="6" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>1770</v>
+        <v>820</v>
       </c>
       <c r="B464" t="s">
-        <v>1793</v>
+        <v>1786</v>
       </c>
       <c r="C464" t="s">
-        <v>1941</v>
+        <v>778</v>
       </c>
       <c r="D464" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>1743.43619736871</v>
+        <v>544</v>
+      </c>
+      <c r="E464" s="4">
+        <v>1747.5</v>
       </c>
       <c r="F464" t="s">
-        <v>729</v>
+        <v>415</v>
       </c>
       <c r="G464" t="s">
-        <v>1984</v>
+        <v>1920</v>
       </c>
       <c r="H464" t="s">
-        <v>1545</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="465">
-      <c r="A465" s="5" t="s">
-[...21 lines deleted...]
-        <v>761</v>
+      <c r="A465" s="6" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B465" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="C465" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D465" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E465" s="8">
+        <v>1736.76608934523</v>
+      </c>
+      <c r="F465" s="6" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G465" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="H465" s="6" t="s">
+        <v>755</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>1565</v>
+        <v>59</v>
       </c>
       <c r="B466" t="s">
-        <v>2227</v>
+        <v>148</v>
       </c>
       <c r="C466" t="s">
-        <v>1702</v>
+        <v>1695</v>
       </c>
       <c r="D466" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>1692.09112821652</v>
+        <v>810</v>
+      </c>
+      <c r="E466" s="4">
+        <v>1671.98425050978</v>
       </c>
       <c r="F466" t="s">
-        <v>1264</v>
+        <v>1058</v>
       </c>
       <c r="G466" t="s">
-        <v>175</v>
+        <v>392</v>
       </c>
       <c r="H466" t="s">
-        <v>1534</v>
+        <v>235</v>
       </c>
     </row>
     <row r="467">
-      <c r="A467" s="5" t="s">
-[...21 lines deleted...]
-        <v>1623</v>
+      <c r="A467" s="6" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B467" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C467" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D467" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E467" s="8">
+        <v>1671.393</v>
+      </c>
+      <c r="F467" s="6" t="s">
+        <v>1717</v>
+      </c>
+      <c r="G467" s="6" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H467" s="6" t="s">
+        <v>1167</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>609</v>
+        <v>1907</v>
       </c>
       <c r="B468" t="s">
-        <v>765</v>
+        <v>2109</v>
       </c>
       <c r="C468" t="s">
-        <v>1778</v>
+        <v>1771</v>
       </c>
       <c r="D468" t="s">
-        <v>2125</v>
-[...2 lines deleted...]
-        <v>1612.6512434274</v>
+        <v>588</v>
+      </c>
+      <c r="E468" s="4">
+        <v>1652.788354</v>
       </c>
       <c r="F468" t="s">
-        <v>2176</v>
+        <v>1165</v>
       </c>
       <c r="G468" t="s">
-        <v>565</v>
+        <v>1367</v>
       </c>
       <c r="H468" t="s">
-        <v>780</v>
+        <v>891</v>
       </c>
     </row>
     <row r="469">
-      <c r="A469" s="5" t="s">
-[...21 lines deleted...]
-        <v>383</v>
+      <c r="A469" s="6" t="s">
+        <v>481</v>
+      </c>
+      <c r="B469" s="6" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C469" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D469" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E469" s="8">
+        <v>1618.914013375</v>
+      </c>
+      <c r="F469" s="6" t="s">
+        <v>1201</v>
+      </c>
+      <c r="G469" s="6" t="s">
+        <v>2085</v>
+      </c>
+      <c r="H469" s="6" t="s">
+        <v>883</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>1505</v>
+        <v>264</v>
       </c>
       <c r="B470" t="s">
-        <v>599</v>
+        <v>192</v>
       </c>
       <c r="C470" t="s">
-        <v>286</v>
+        <v>1771</v>
       </c>
       <c r="D470" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>1541.97504375</v>
+        <v>2001</v>
+      </c>
+      <c r="E470" s="4">
+        <v>1606.08608348</v>
       </c>
       <c r="F470" t="s">
-        <v>203</v>
+        <v>749</v>
       </c>
       <c r="G470" t="s">
-        <v>800</v>
+        <v>2216</v>
       </c>
       <c r="H470" t="s">
-        <v>1367</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="471">
-      <c r="A471" s="5" t="s">
-[...21 lines deleted...]
-        <v>888</v>
+      <c r="A471" s="6" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B471" s="6" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C471" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D471" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E471" s="8">
+        <v>1570.42913526158</v>
+      </c>
+      <c r="F471" s="6" t="s">
+        <v>982</v>
+      </c>
+      <c r="G471" s="6" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H471" s="6" t="s">
+        <v>1727</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>2124</v>
+        <v>1495</v>
       </c>
       <c r="B472" t="s">
+        <v>594</v>
+      </c>
+      <c r="C472" t="s">
+        <v>279</v>
+      </c>
+      <c r="D472" t="s">
+        <v>423</v>
+      </c>
+      <c r="E472" s="4">
+        <v>1513.47826875</v>
+      </c>
+      <c r="F472" t="s">
+        <v>197</v>
+      </c>
+      <c r="G472" t="s">
+        <v>796</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="6" t="s">
+        <v>879</v>
+      </c>
+      <c r="B473" s="6" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C473" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D473" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="E473" s="8">
+        <v>1501.835478175</v>
+      </c>
+      <c r="F473" s="6" t="s">
+        <v>797</v>
+      </c>
+      <c r="G473" s="6" t="s">
+        <v>870</v>
+      </c>
+      <c r="H473" s="6" t="s">
         <v>599</v>
-      </c>
-[...42 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>1322</v>
+        <v>232</v>
       </c>
       <c r="B474" t="s">
-        <v>1868</v>
+        <v>1005</v>
       </c>
       <c r="C474" t="s">
-        <v>164</v>
+        <v>677</v>
       </c>
       <c r="D474" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>1490.67407255972</v>
+        <v>2135</v>
+      </c>
+      <c r="E474" s="4">
+        <v>1496.502</v>
       </c>
       <c r="F474" t="s">
-        <v>987</v>
+        <v>1882</v>
       </c>
       <c r="G474" t="s">
-        <v>1141</v>
+        <v>1440</v>
       </c>
       <c r="H474" t="s">
-        <v>1732</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="475">
-      <c r="A475" s="5" t="s">
-[...21 lines deleted...]
-        <v>1459</v>
+      <c r="A475" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B475" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="C475" s="6" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D475" s="6" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E475" s="8">
+        <v>1490.87169</v>
+      </c>
+      <c r="F475" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="G475" s="6" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H475" s="6" t="s">
+        <v>378</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>4</v>
+        <v>1744</v>
       </c>
       <c r="B476" t="s">
-        <v>765</v>
+        <v>2109</v>
       </c>
       <c r="C476" t="s">
-        <v>1941</v>
+        <v>778</v>
       </c>
       <c r="D476" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1470</v>
+        <v>1614</v>
+      </c>
+      <c r="E476" s="4">
+        <v>1440.9037112</v>
       </c>
       <c r="F476" t="s">
-        <v>207</v>
+        <v>564</v>
       </c>
       <c r="G476" t="s">
-        <v>1354</v>
+        <v>1361</v>
       </c>
       <c r="H476" t="s">
-        <v>1722</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="477">
-      <c r="A477" s="5" t="s">
-[...21 lines deleted...]
-        <v>1484</v>
+      <c r="A477" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="B477" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="C477" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D477" s="6" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E477" s="8">
+        <v>1413.7404002454</v>
+      </c>
+      <c r="F477" s="6" t="s">
+        <v>2174</v>
+      </c>
+      <c r="G477" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="H477" s="6" t="s">
+        <v>774</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>809</v>
+        <v>2094</v>
       </c>
       <c r="B478" t="s">
-        <v>1767</v>
+        <v>1862</v>
       </c>
       <c r="C478" t="s">
-        <v>1778</v>
+        <v>159</v>
       </c>
       <c r="D478" t="s">
-        <v>1910</v>
-[...2 lines deleted...]
-        <v>1447.82493696</v>
+        <v>50</v>
+      </c>
+      <c r="E478" s="4">
+        <v>1404.60513632246</v>
       </c>
       <c r="F478" t="s">
-        <v>1050</v>
+        <v>786</v>
       </c>
       <c r="G478" t="s">
-        <v>793</v>
+        <v>503</v>
       </c>
       <c r="H478" t="s">
-        <v>1062</v>
+        <v>369</v>
       </c>
     </row>
     <row r="479">
-      <c r="A479" s="5" t="s">
-[...21 lines deleted...]
-        <v>604</v>
+      <c r="A479" s="6" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B479" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C479" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D479" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E479" s="8">
+        <v>1399.5864</v>
+      </c>
+      <c r="F479" s="6" t="s">
+        <v>1148</v>
+      </c>
+      <c r="G479" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="H479" s="6" t="s">
+        <v>1566</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>1139</v>
+        <v>4</v>
       </c>
       <c r="B480" t="s">
-        <v>198</v>
+        <v>759</v>
       </c>
       <c r="C480" t="s">
-        <v>1778</v>
+        <v>1938</v>
       </c>
       <c r="D480" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>1421.309764656</v>
+        <v>1118</v>
+      </c>
+      <c r="E480" s="4">
+        <v>1284</v>
       </c>
       <c r="F480" t="s">
-        <v>2081</v>
+        <v>200</v>
       </c>
       <c r="G480" t="s">
-        <v>295</v>
+        <v>1344</v>
       </c>
       <c r="H480" t="s">
-        <v>2166</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="481">
-      <c r="A481" s="5" t="s">
-[...21 lines deleted...]
-        <v>1230</v>
+      <c r="A481" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="B481" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="C481" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D481" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E481" s="8">
+        <v>1281.7880857334</v>
+      </c>
+      <c r="F481" s="6" t="s">
+        <v>925</v>
+      </c>
+      <c r="G481" s="6" t="s">
+        <v>2110</v>
+      </c>
+      <c r="H481" s="6" t="s">
+        <v>1793</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>212</v>
+        <v>805</v>
       </c>
       <c r="B482" t="s">
-        <v>2199</v>
+        <v>1761</v>
       </c>
       <c r="C482" t="s">
-        <v>783</v>
+        <v>1771</v>
       </c>
       <c r="D482" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>1340.6662158</v>
+        <v>1906</v>
+      </c>
+      <c r="E482" s="4">
+        <v>1261.81964992</v>
       </c>
       <c r="F482" t="s">
-        <v>1712</v>
+        <v>1044</v>
       </c>
       <c r="G482" t="s">
-        <v>1686</v>
+        <v>788</v>
       </c>
       <c r="H482" t="s">
-        <v>1285</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="483">
-      <c r="A483" s="5" t="s">
+      <c r="A483" s="6" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B483" s="6" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C483" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D483" s="6" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E483" s="8">
+        <v>1259.25405252</v>
+      </c>
+      <c r="F483" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G483" s="6" t="s">
+        <v>1978</v>
+      </c>
+      <c r="H483" s="6" t="s">
         <v>1222</v>
-      </c>
-[...19 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>133</v>
+        <v>206</v>
       </c>
       <c r="B484" t="s">
-        <v>1767</v>
+        <v>2197</v>
       </c>
       <c r="C484" t="s">
-        <v>682</v>
+        <v>778</v>
       </c>
       <c r="D484" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>1240.313676</v>
+        <v>406</v>
+      </c>
+      <c r="E484" s="4">
+        <v>1214.93141816</v>
       </c>
       <c r="F484" t="s">
-        <v>1840</v>
+        <v>1705</v>
       </c>
       <c r="G484" t="s">
-        <v>865</v>
+        <v>1676</v>
       </c>
       <c r="H484" t="s">
-        <v>1571</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="485">
-      <c r="A485" s="5" t="s">
-[...21 lines deleted...]
-        <v>1800</v>
+      <c r="A485" s="6" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B485" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C485" s="6" t="s">
+        <v>728</v>
+      </c>
+      <c r="D485" s="6" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E485" s="8">
+        <v>1209.39853231824</v>
+      </c>
+      <c r="F485" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="G485" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="H485" s="6" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>1814</v>
+        <v>570</v>
       </c>
       <c r="B486" t="s">
-        <v>37</v>
+        <v>1761</v>
       </c>
       <c r="C486" t="s">
-        <v>783</v>
+        <v>2009</v>
       </c>
       <c r="D486" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>1204.5291</v>
+        <v>517</v>
+      </c>
+      <c r="E486" s="4">
+        <v>1178.458094</v>
       </c>
       <c r="F486" t="s">
-        <v>1158</v>
+        <v>1354</v>
       </c>
       <c r="G486" t="s">
-        <v>662</v>
+        <v>983</v>
       </c>
       <c r="H486" t="s">
-        <v>1577</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="487">
-      <c r="A487" s="5" t="s">
-[...21 lines deleted...]
-        <v>1580</v>
+      <c r="A487" s="6" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B487" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C487" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D487" s="6" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E487" s="8">
+        <v>1140.187250964</v>
+      </c>
+      <c r="F487" s="6" t="s">
+        <v>2077</v>
+      </c>
+      <c r="G487" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="H487" s="6" t="s">
+        <v>2163</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>1644</v>
+        <v>1213</v>
       </c>
       <c r="B488" t="s">
-        <v>198</v>
+        <v>2197</v>
       </c>
       <c r="C488" t="s">
-        <v>734</v>
+        <v>1771</v>
       </c>
       <c r="D488" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>1184.06589679514</v>
+        <v>406</v>
+      </c>
+      <c r="E488" s="4">
+        <v>1119.1231206</v>
       </c>
       <c r="F488" t="s">
-        <v>313</v>
+        <v>2193</v>
       </c>
       <c r="G488" t="s">
-        <v>333</v>
+        <v>2218</v>
       </c>
       <c r="H488" t="s">
-        <v>31</v>
+        <v>539</v>
       </c>
     </row>
     <row r="489">
-      <c r="A489" s="5" t="s">
-[...21 lines deleted...]
-        <v>1661</v>
+      <c r="A489" s="6" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B489" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C489" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D489" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E489" s="8">
+        <v>1118.3056128</v>
+      </c>
+      <c r="F489" s="6" t="s">
+        <v>1953</v>
+      </c>
+      <c r="G489" s="6" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H489" s="6" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>1080</v>
+        <v>1850</v>
       </c>
       <c r="B490" t="s">
-        <v>37</v>
+        <v>1250</v>
       </c>
       <c r="C490" t="s">
-        <v>783</v>
+        <v>279</v>
       </c>
       <c r="D490" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>1162.594944</v>
+        <v>821</v>
+      </c>
+      <c r="E490" s="4">
+        <v>1079.6308162</v>
       </c>
       <c r="F490" t="s">
-        <v>1958</v>
+        <v>1975</v>
       </c>
       <c r="G490" t="s">
-        <v>1397</v>
+        <v>2017</v>
       </c>
       <c r="H490" t="s">
-        <v>519</v>
+        <v>838</v>
       </c>
     </row>
     <row r="491">
-      <c r="A491" s="5" t="s">
-[...21 lines deleted...]
-        <v>140</v>
+      <c r="A491" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="B491" s="6" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C491" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="D491" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E491" s="8">
+        <v>1013.51346096</v>
+      </c>
+      <c r="F491" s="6" t="s">
+        <v>1833</v>
+      </c>
+      <c r="G491" s="6" t="s">
+        <v>861</v>
+      </c>
+      <c r="H491" s="6" t="s">
+        <v>1561</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
-        <v>2099</v>
+        <v>1654</v>
       </c>
       <c r="B492" t="s">
-        <v>1868</v>
+        <v>574</v>
       </c>
       <c r="C492" t="s">
-        <v>164</v>
+        <v>778</v>
       </c>
       <c r="D492" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>1031.69966984354</v>
+        <v>1060</v>
+      </c>
+      <c r="E492" s="4">
+        <v>1004.20750389</v>
       </c>
       <c r="F492" t="s">
-        <v>791</v>
+        <v>1453</v>
       </c>
       <c r="G492" t="s">
-        <v>508</v>
+        <v>737</v>
       </c>
       <c r="H492" t="s">
-        <v>375</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="493">
-      <c r="A493" s="5" t="s">
-[...21 lines deleted...]
-        <v>806</v>
+      <c r="A493" s="6" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B493" s="6" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C493" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D493" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E493" s="8">
+        <v>944.00436942</v>
+      </c>
+      <c r="F493" s="6" t="s">
+        <v>1135</v>
+      </c>
+      <c r="G493" s="6" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H493" s="6" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>1490</v>
+        <v>818</v>
       </c>
       <c r="B494" t="s">
-        <v>2199</v>
+        <v>257</v>
       </c>
       <c r="C494" t="s">
-        <v>1778</v>
+        <v>778</v>
       </c>
       <c r="D494" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>1006.46329072</v>
+        <v>1614</v>
+      </c>
+      <c r="E494" s="4">
+        <v>922.757</v>
       </c>
       <c r="F494" t="s">
-        <v>1675</v>
+        <v>9</v>
       </c>
       <c r="G494" t="s">
-        <v>424</v>
+        <v>769</v>
       </c>
       <c r="H494" t="s">
-        <v>1395</v>
+        <v>802</v>
       </c>
     </row>
     <row r="495">
-      <c r="A495" s="5" t="s">
-[...21 lines deleted...]
-        <v>843</v>
+      <c r="A495" s="6" t="s">
+        <v>871</v>
+      </c>
+      <c r="B495" s="6" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C495" s="6" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D495" s="6" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E495" s="8">
+        <v>885.783771495</v>
+      </c>
+      <c r="F495" s="6" t="s">
+        <v>684</v>
+      </c>
+      <c r="G495" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="H495" s="6" t="s">
+        <v>1160</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>875</v>
+        <v>1480</v>
       </c>
       <c r="B496" t="s">
-        <v>2103</v>
+        <v>2197</v>
       </c>
       <c r="C496" t="s">
-        <v>2082</v>
+        <v>1771</v>
       </c>
       <c r="D496" t="s">
-        <v>2174</v>
-[...2 lines deleted...]
-        <v>902.838049785</v>
+        <v>406</v>
+      </c>
+      <c r="E496" s="4">
+        <v>878.77764936</v>
       </c>
       <c r="F496" t="s">
-        <v>689</v>
+        <v>1664</v>
       </c>
       <c r="G496" t="s">
-        <v>630</v>
+        <v>419</v>
       </c>
       <c r="H496" t="s">
-        <v>1170</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="497">
-      <c r="A497" s="5" t="s">
-[...21 lines deleted...]
-        <v>1558</v>
+      <c r="A497" s="6" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B497" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C497" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D497" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="E497" s="8">
+        <v>761.6</v>
+      </c>
+      <c r="F497" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="G497" s="6" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H497" s="6" t="s">
+        <v>1190</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>55</v>
+        <v>1061</v>
       </c>
       <c r="B498" t="s">
-        <v>1069</v>
+        <v>2197</v>
       </c>
       <c r="C498" t="s">
-        <v>164</v>
+        <v>2078</v>
       </c>
       <c r="D498" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>829.622789127111</v>
+        <v>406</v>
+      </c>
+      <c r="E498" s="4">
+        <v>757.30198654</v>
       </c>
       <c r="F498" t="s">
-        <v>1073</v>
+        <v>1526</v>
       </c>
       <c r="G498" t="s">
-        <v>32</v>
+        <v>2071</v>
       </c>
       <c r="H498" t="s">
-        <v>654</v>
+        <v>355</v>
       </c>
     </row>
     <row r="499">
-      <c r="A499" s="5" t="s">
-[...21 lines deleted...]
-        <v>361</v>
+      <c r="A499" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="B499" s="6" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C499" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D499" s="6" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E499" s="8">
+        <v>724.63</v>
+      </c>
+      <c r="F499" s="6" t="s">
+        <v>1575</v>
+      </c>
+      <c r="G499" s="6" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H499" s="6" t="s">
+        <v>1447</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
-        <v>629</v>
+        <v>2029</v>
       </c>
       <c r="B500" t="s">
-        <v>1011</v>
+        <v>34</v>
       </c>
       <c r="C500" t="s">
-        <v>783</v>
+        <v>1938</v>
       </c>
       <c r="D500" t="s">
-        <v>1910</v>
-[...2 lines deleted...]
-        <v>798.724</v>
+        <v>1614</v>
+      </c>
+      <c r="E500" s="4">
+        <v>694.912</v>
       </c>
       <c r="F500" t="s">
-        <v>1586</v>
+        <v>1922</v>
       </c>
       <c r="G500" t="s">
-        <v>1257</v>
+        <v>643</v>
       </c>
       <c r="H500" t="s">
-        <v>1456</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="501">
-      <c r="A501" s="5" t="s">
-[...21 lines deleted...]
-        <v>1739</v>
+      <c r="A501" s="6" t="s">
+        <v>476</v>
+      </c>
+      <c r="B501" s="6" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C501" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D501" s="6" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E501" s="8">
+        <v>670.75975313563</v>
+      </c>
+      <c r="F501" s="6" t="s">
+        <v>572</v>
+      </c>
+      <c r="G501" s="6" t="s">
+        <v>1732</v>
+      </c>
+      <c r="H501" s="6" t="s">
+        <v>2159</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>1058</v>
+        <v>51</v>
       </c>
       <c r="B502" t="s">
-        <v>37</v>
+        <v>1062</v>
       </c>
       <c r="C502" t="s">
-        <v>783</v>
+        <v>159</v>
       </c>
       <c r="D502" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>735.76</v>
+        <v>1614</v>
+      </c>
+      <c r="E502" s="4">
+        <v>621.858449584946</v>
       </c>
       <c r="F502" t="s">
-        <v>179</v>
+        <v>1066</v>
       </c>
       <c r="G502" t="s">
-        <v>1306</v>
+        <v>31</v>
       </c>
       <c r="H502" t="s">
-        <v>1200</v>
+        <v>649</v>
       </c>
     </row>
     <row r="503">
-      <c r="A503" s="5" t="s">
-[...21 lines deleted...]
-        <v>1776</v>
+      <c r="A503" s="6" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B503" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="C503" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D503" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E503" s="8">
+        <v>618.4593174</v>
+      </c>
+      <c r="F503" s="6" t="s">
+        <v>912</v>
+      </c>
+      <c r="G503" s="6" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H503" s="6" t="s">
+        <v>1448</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>481</v>
+        <v>1109</v>
       </c>
       <c r="B504" t="s">
-        <v>2103</v>
+        <v>1786</v>
       </c>
       <c r="C504" t="s">
-        <v>1778</v>
+        <v>778</v>
       </c>
       <c r="D504" t="s">
-        <v>2174</v>
-[...2 lines deleted...]
-        <v>673.620300807664</v>
+        <v>1060</v>
+      </c>
+      <c r="E504" s="4">
+        <v>611.0957925</v>
       </c>
       <c r="F504" t="s">
-        <v>578</v>
+        <v>2113</v>
       </c>
       <c r="G504" t="s">
-        <v>1737</v>
+        <v>867</v>
       </c>
       <c r="H504" t="s">
-        <v>2162</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="505">
-      <c r="A505" s="5" t="s">
-[...21 lines deleted...]
-        <v>632</v>
+      <c r="A505" s="6" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B505" s="6" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C505" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D505" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="E505" s="8">
+        <v>606.9593748</v>
+      </c>
+      <c r="F505" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="G505" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="H505" s="6" t="s">
+        <v>626</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
-        <v>2210</v>
+        <v>398</v>
       </c>
       <c r="B506" t="s">
-        <v>721</v>
+        <v>689</v>
       </c>
       <c r="C506" t="s">
-        <v>164</v>
+        <v>1771</v>
       </c>
       <c r="D506" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>591.994674</v>
+        <v>1997</v>
+      </c>
+      <c r="E506" s="4">
+        <v>557.0887255084</v>
       </c>
       <c r="F506" t="s">
-        <v>915</v>
+        <v>806</v>
       </c>
       <c r="G506" t="s">
-        <v>1435</v>
+        <v>1780</v>
       </c>
       <c r="H506" t="s">
-        <v>1458</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="507">
-      <c r="A507" s="5" t="s">
-[...21 lines deleted...]
-        <v>1962</v>
+      <c r="A507" s="6" t="s">
+        <v>702</v>
+      </c>
+      <c r="B507" s="6" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C507" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D507" s="6" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E507" s="8">
+        <v>545.832</v>
+      </c>
+      <c r="F507" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G507" s="6" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H507" s="6" t="s">
+        <v>1769</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="B508" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="C508" t="s">
-        <v>1778</v>
+        <v>1771</v>
       </c>
       <c r="D508" t="s">
-        <v>1671</v>
-[...2 lines deleted...]
-        <v>496.57177558</v>
+        <v>1660</v>
+      </c>
+      <c r="E508" s="4">
+        <v>533.06727746</v>
       </c>
       <c r="F508" t="s">
-        <v>1074</v>
+        <v>1067</v>
       </c>
       <c r="G508" t="s">
-        <v>1492</v>
+        <v>1482</v>
       </c>
       <c r="H508" t="s">
-        <v>197</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="509">
-      <c r="A509" s="5" t="s">
-[...21 lines deleted...]
-        <v>986</v>
+      <c r="A509" s="6" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B509" s="6" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C509" s="6" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D509" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E509" s="8">
+        <v>490.26688</v>
+      </c>
+      <c r="F509" s="6" t="s">
+        <v>521</v>
+      </c>
+      <c r="G509" s="6" t="s">
+        <v>668</v>
+      </c>
+      <c r="H509" s="6" t="s">
+        <v>2065</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>1756</v>
+        <v>1751</v>
       </c>
       <c r="B510" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="C510" t="s">
-        <v>1778</v>
+        <v>1771</v>
       </c>
       <c r="D510" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>486.427449662</v>
+        <v>50</v>
+      </c>
+      <c r="E510" s="4">
+        <v>473.239635594</v>
       </c>
       <c r="F510" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="G510" t="s">
-        <v>1023</v>
+        <v>1017</v>
       </c>
       <c r="H510" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="511">
-      <c r="A511" s="5" t="s">
-[...21 lines deleted...]
-        <v>1757</v>
+      <c r="A511" s="6" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B511" s="6" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C511" s="6" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D511" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="E511" s="8">
+        <v>459.25</v>
+      </c>
+      <c r="F511" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="G511" s="6" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H511" s="6" t="s">
+        <v>981</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="B512" t="s">
-        <v>1259</v>
+        <v>1250</v>
       </c>
       <c r="C512" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="D512" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>422.507500451</v>
+        <v>821</v>
+      </c>
+      <c r="E512" s="4">
+        <v>419.860015192</v>
       </c>
       <c r="F512" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="G512" t="s">
-        <v>1030</v>
+        <v>1025</v>
       </c>
       <c r="H512" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
     </row>
     <row r="513">
-      <c r="A513" s="5" t="s">
-[...21 lines deleted...]
-        <v>2068</v>
+      <c r="A513" s="6" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B513" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="C513" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D513" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E513" s="8">
+        <v>375.9921</v>
+      </c>
+      <c r="F513" s="6" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G513" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="H513" s="6" t="s">
+        <v>1752</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
-        <v>1678</v>
+        <v>314</v>
       </c>
       <c r="B514" t="s">
-        <v>79</v>
+        <v>1062</v>
       </c>
       <c r="C514" t="s">
-        <v>286</v>
+        <v>799</v>
       </c>
       <c r="D514" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>353.760548500972</v>
+        <v>1614</v>
+      </c>
+      <c r="E514" s="4">
+        <v>348.601020651744</v>
       </c>
       <c r="F514" t="s">
-        <v>547</v>
+        <v>1879</v>
       </c>
       <c r="G514" t="s">
-        <v>1831</v>
+        <v>489</v>
       </c>
       <c r="H514" t="s">
-        <v>1593</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="515">
-      <c r="A515" s="5" t="s">
-[...21 lines deleted...]
-        <v>1453</v>
+      <c r="A515" s="6" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B515" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C515" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D515" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E515" s="8">
+        <v>347.7128795616</v>
+      </c>
+      <c r="F515" s="6" t="s">
+        <v>541</v>
+      </c>
+      <c r="G515" s="6" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H515" s="6" t="s">
+        <v>1582</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>1033</v>
+        <v>1540</v>
       </c>
       <c r="B516" t="s">
-        <v>2199</v>
+        <v>1761</v>
       </c>
       <c r="C516" t="s">
-        <v>1778</v>
+        <v>778</v>
       </c>
       <c r="D516" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>305.9069958</v>
+        <v>1997</v>
+      </c>
+      <c r="E516" s="4">
+        <v>286.34375</v>
       </c>
       <c r="F516" t="s">
-        <v>468</v>
+        <v>1740</v>
       </c>
       <c r="G516" t="s">
-        <v>655</v>
+        <v>863</v>
       </c>
       <c r="H516" t="s">
-        <v>1511</v>
+        <v>589</v>
       </c>
     </row>
     <row r="517">
-      <c r="A517" s="5" t="s">
-[...21 lines deleted...]
-        <v>517</v>
+      <c r="A517" s="6" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B517" s="6" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C517" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D517" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="E517" s="8">
+        <v>258.435848</v>
+      </c>
+      <c r="F517" s="6" t="s">
+        <v>2175</v>
+      </c>
+      <c r="G517" s="6" t="s">
+        <v>1741</v>
+      </c>
+      <c r="H517" s="6" t="s">
+        <v>512</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>1551</v>
+        <v>1028</v>
       </c>
       <c r="B518" t="s">
-        <v>1767</v>
+        <v>2197</v>
       </c>
       <c r="C518" t="s">
-        <v>783</v>
+        <v>1771</v>
       </c>
       <c r="D518" t="s">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>276.99375</v>
+        <v>406</v>
+      </c>
+      <c r="E518" s="4">
+        <v>219.018183048</v>
       </c>
       <c r="F518" t="s">
-        <v>1746</v>
+        <v>464</v>
       </c>
       <c r="G518" t="s">
-        <v>867</v>
+        <v>650</v>
       </c>
       <c r="H518" t="s">
-        <v>593</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="519">
-      <c r="A519" s="5" t="s">
-[...21 lines deleted...]
-        <v>1297</v>
+      <c r="A519" s="6" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B519" s="6" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C519" s="6" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D519" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E519" s="8">
+        <v>185.85</v>
+      </c>
+      <c r="F519" s="6" t="s">
+        <v>676</v>
+      </c>
+      <c r="G519" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="H519" s="6" t="s">
+        <v>1164</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="s">
-        <v>1874</v>
+        <v>1914</v>
       </c>
       <c r="B520" t="s">
-        <v>2113</v>
+        <v>34</v>
       </c>
       <c r="C520" t="s">
-        <v>1941</v>
+        <v>778</v>
       </c>
       <c r="D520" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>148.155</v>
+        <v>50</v>
+      </c>
+      <c r="E520" s="4">
+        <v>162.27</v>
       </c>
       <c r="F520" t="s">
-        <v>681</v>
+        <v>487</v>
       </c>
       <c r="G520" t="s">
-        <v>347</v>
+        <v>1860</v>
       </c>
       <c r="H520" t="s">
-        <v>1174</v>
+        <v>961</v>
       </c>
     </row>
     <row r="521">
-      <c r="A521" s="5" t="s">
-[...21 lines deleted...]
-        <v>966</v>
+      <c r="A521" s="6" t="s">
+        <v>844</v>
+      </c>
+      <c r="B521" s="6" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C521" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="D521" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="E521" s="3">
+        <v>94.84814726</v>
+      </c>
+      <c r="F521" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="G521" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="H521" s="6" t="s">
+        <v>1859</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>849</v>
+        <v>1001</v>
       </c>
       <c r="B522" t="s">
-        <v>2113</v>
+        <v>1862</v>
       </c>
       <c r="C522" t="s">
-        <v>783</v>
+        <v>1771</v>
       </c>
       <c r="D522" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>118.71584296</v>
+        <v>768</v>
+      </c>
+      <c r="E522" s="1">
+        <v>70.00235294184</v>
       </c>
       <c r="F522" t="s">
-        <v>282</v>
+        <v>312</v>
       </c>
       <c r="G522" t="s">
-        <v>594</v>
+        <v>656</v>
       </c>
       <c r="H522" t="s">
-        <v>1865</v>
-[...25 lines deleted...]
-        <v>1561</v>
+        <v>1550</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="16384" width="9.140625"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="2" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="2"/>
+      <c r="A1" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="s">
-[...6 lines deleted...]
-        <v>1429</v>
+      <c r="A3" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>1420</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>1626</v>
-[...1 lines deleted...]
-      <c r="B4" s="7">
+        <v>1614</v>
+      </c>
+      <c r="B4" s="9">
         <v>54</v>
       </c>
       <c r="C4" t="s">
-        <v>1852</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="6">
+      <c r="A5" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B5" s="5">
         <v>37</v>
       </c>
-      <c r="C5" s="5" t="s">
-        <v>2142</v>
+      <c r="C5" s="6" t="s">
+        <v>1216</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>2000</v>
-[...1 lines deleted...]
-      <c r="B6" s="7">
+        <v>1997</v>
+      </c>
+      <c r="B6" s="9">
         <v>34</v>
       </c>
       <c r="C6" t="s">
-        <v>431</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="5" t="s">
-[...6 lines deleted...]
-        <v>64</v>
+      <c r="A7" s="6" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B7" s="5">
+        <v>26</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>1723</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="B8" s="7">
+        <v>406</v>
+      </c>
+      <c r="B8" s="9">
         <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>1242</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="6">
+      <c r="A9" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="B9" s="5">
         <v>23</v>
       </c>
-      <c r="C9" s="5" t="s">
-        <v>1043</v>
+      <c r="C9" s="6" t="s">
+        <v>1724</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>2140</v>
-[...1 lines deleted...]
-      <c r="B10" s="7">
+        <v>2135</v>
+      </c>
+      <c r="B10" s="9">
         <v>22</v>
       </c>
       <c r="C10" t="s">
-        <v>534</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="6">
+      <c r="A11" s="6" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B11" s="5">
         <v>20</v>
       </c>
-      <c r="C11" s="5" t="s">
-        <v>1068</v>
+      <c r="C11" s="6" t="s">
+        <v>577</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>2125</v>
-[...1 lines deleted...]
-      <c r="B12" s="7">
+        <v>2120</v>
+      </c>
+      <c r="B12" s="9">
         <v>20</v>
       </c>
       <c r="C12" t="s">
-        <v>769</v>
+        <v>365</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="6">
+      <c r="A13" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="B13" s="5">
         <v>20</v>
       </c>
-      <c r="C13" s="5" t="s">
-        <v>34</v>
+      <c r="C13" s="6" t="s">
+        <v>767</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>826</v>
-[...1 lines deleted...]
-      <c r="B14" s="7">
+        <v>821</v>
+      </c>
+      <c r="B14" s="9">
         <v>19</v>
       </c>
       <c r="C14" t="s">
-        <v>769</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="6">
+      <c r="A15" s="6" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B15" s="5">
         <v>19</v>
       </c>
-      <c r="C15" s="5" t="s">
-        <v>1457</v>
+      <c r="C15" s="6" t="s">
+        <v>1360</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>2174</v>
-[...1 lines deleted...]
-      <c r="B16" s="7">
+        <v>2172</v>
+      </c>
+      <c r="B16" s="9">
         <v>18</v>
       </c>
       <c r="C16" t="s">
-        <v>929</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="6">
+      <c r="A17" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="B17" s="5">
         <v>18</v>
       </c>
-      <c r="C17" s="5" t="s">
-        <v>2177</v>
+      <c r="C17" s="6" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B18" s="7">
+        <v>52</v>
+      </c>
+      <c r="B18" s="9">
         <v>16</v>
       </c>
       <c r="C18" t="s">
-        <v>1763</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="6">
+      <c r="A19" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="5">
         <v>16</v>
       </c>
-      <c r="C19" s="5" t="s">
-        <v>2092</v>
+      <c r="C19" s="6" t="s">
+        <v>1984</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>592</v>
-[...1 lines deleted...]
-      <c r="B20" s="7">
+        <v>588</v>
+      </c>
+      <c r="B20" s="9">
         <v>14</v>
       </c>
       <c r="C20" t="s">
-        <v>589</v>
+        <v>203</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="6">
+      <c r="A21" s="6" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B21" s="5">
         <v>14</v>
       </c>
-      <c r="C21" s="5" t="s">
-        <v>1953</v>
+      <c r="C21" s="6" t="s">
+        <v>2158</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="B22" s="7">
+        <v>544</v>
+      </c>
+      <c r="B22" s="9">
         <v>13</v>
       </c>
       <c r="C22" t="s">
-        <v>1784</v>
+        <v>897</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="6">
+      <c r="A23" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B23" s="5">
         <v>11</v>
       </c>
-      <c r="C23" s="5" t="s">
-        <v>1135</v>
+      <c r="C23" s="6" t="s">
+        <v>1630</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="B24" s="7">
+        <v>619</v>
+      </c>
+      <c r="B24" s="9">
         <v>11</v>
       </c>
       <c r="C24" t="s">
-        <v>598</v>
+        <v>581</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="5" t="s">
+      <c r="A25" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B25" s="5">
         <v>11</v>
       </c>
-      <c r="C25" s="5" t="s">
-        <v>1768</v>
+      <c r="C25" s="6" t="s">
+        <v>1642</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="B26" s="7">
+        <v>1069</v>
+      </c>
+      <c r="B26" s="9">
         <v>10</v>
       </c>
       <c r="C26" t="s">
-        <v>1092</v>
+        <v>122</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="6">
+      <c r="A27" s="6" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B27" s="5">
         <v>9</v>
       </c>
-      <c r="C27" s="5" t="s">
-        <v>1081</v>
+      <c r="C27" s="6" t="s">
+        <v>635</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>1513</v>
-[...1 lines deleted...]
-      <c r="B28" s="7">
+        <v>1503</v>
+      </c>
+      <c r="B28" s="9">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="6">
+      <c r="A29" s="6" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B29" s="5">
         <v>7</v>
       </c>
-      <c r="C29" s="5" t="s">
-        <v>1575</v>
+      <c r="C29" s="6" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>774</v>
-[...1 lines deleted...]
-      <c r="B30" s="7">
+        <v>768</v>
+      </c>
+      <c r="B30" s="9">
         <v>7</v>
       </c>
       <c r="C30" t="s">
-        <v>949</v>
+        <v>371</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="5" t="s">
+      <c r="A31" s="6" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B31" s="5">
+        <v>7</v>
+      </c>
+      <c r="C31" s="6" t="s">
         <v>1671</v>
-      </c>
-[...4 lines deleted...]
-        <v>2077</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>522</v>
-[...1 lines deleted...]
-      <c r="B32" s="7">
+        <v>517</v>
+      </c>
+      <c r="B32" s="9">
         <v>5</v>
       </c>
       <c r="C32" t="s">
-        <v>169</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="6">
+      <c r="A33" s="6" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B33" s="5">
         <v>5</v>
       </c>
-      <c r="C33" s="5" t="s">
-        <v>158</v>
+      <c r="C33" s="6" t="s">
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="16384" width="9.140625"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="2" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="2"/>
+      <c r="A1" s="7" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="s">
-[...6 lines deleted...]
-        <v>1429</v>
+      <c r="A3" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>1420</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>1778</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>1771</v>
+      </c>
+      <c r="B4" s="9">
+        <v>92</v>
       </c>
       <c r="C4" t="s">
-        <v>204</v>
+        <v>776</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="6">
+      <c r="A5" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="B5" s="5">
         <v>90</v>
       </c>
-      <c r="C5" s="5" t="s">
-        <v>1645</v>
+      <c r="C5" s="6" t="s">
+        <v>899</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B6" s="7">
+        <v>279</v>
+      </c>
+      <c r="B6" s="9">
         <v>64</v>
       </c>
       <c r="C6" t="s">
-        <v>455</v>
+        <v>424</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="6">
+      <c r="A7" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B7" s="5">
         <v>64</v>
       </c>
-      <c r="C7" s="5" t="s">
-        <v>273</v>
+      <c r="C7" s="6" t="s">
+        <v>1963</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>2082</v>
-[...1 lines deleted...]
-      <c r="B8" s="7">
+        <v>2078</v>
+      </c>
+      <c r="B8" s="9">
         <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>878</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="6">
+      <c r="A9" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B9" s="5">
         <v>30</v>
       </c>
-      <c r="C9" s="5" t="s">
-        <v>1541</v>
+      <c r="C9" s="6" t="s">
+        <v>529</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="B10" s="7">
+        <v>1115</v>
+      </c>
+      <c r="B10" s="9">
         <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>1314</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="6">
+      <c r="A11" s="6" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B11" s="5">
         <v>26</v>
       </c>
-      <c r="C11" s="5" t="s">
-        <v>137</v>
+      <c r="C11" s="6" t="s">
+        <v>429</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>682</v>
-[...1 lines deleted...]
-      <c r="B12" s="7">
+        <v>677</v>
+      </c>
+      <c r="B12" s="9">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>614</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="6">
+      <c r="A13" s="6" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B13" s="5">
         <v>14</v>
       </c>
-      <c r="C13" s="5" t="s">
-        <v>813</v>
+      <c r="C13" s="6" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>2203</v>
-[...1 lines deleted...]
-      <c r="B14" s="7">
+        <v>2201</v>
+      </c>
+      <c r="B14" s="9">
         <v>12</v>
       </c>
       <c r="C14" t="s">
-        <v>1316</v>
+        <v>845</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="6">
+      <c r="A15" s="6" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B15" s="5">
         <v>11</v>
       </c>
-      <c r="C15" s="5" t="s">
-        <v>567</v>
+      <c r="C15" s="6" t="s">
+        <v>1488</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>803</v>
-[...1 lines deleted...]
-      <c r="B16" s="7">
+        <v>799</v>
+      </c>
+      <c r="B16" s="9">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>348</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="6">
+      <c r="A17" s="6" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B17" s="5">
         <v>8</v>
       </c>
-      <c r="C17" s="5" t="s">
-        <v>711</v>
+      <c r="C17" s="6" t="s">
+        <v>566</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>535</v>
-[...1 lines deleted...]
-      <c r="B18" s="7">
+        <v>530</v>
+      </c>
+      <c r="B18" s="9">
         <v>5</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="6">
+      <c r="A19" s="6" t="s">
+        <v>499</v>
+      </c>
+      <c r="B19" s="5">
         <v>5</v>
       </c>
-      <c r="C19" s="5" t="s">
-        <v>1617</v>
+      <c r="C19" s="6" t="s">
+        <v>2154</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B20" s="7">
+        <v>123</v>
+      </c>
+      <c r="B20" s="9">
         <v>3</v>
       </c>
       <c r="C20" t="s">
-        <v>135</v>
+        <v>791</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="6">
+      <c r="A21" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="B21" s="5">
         <v>3</v>
       </c>
-      <c r="C21" s="5" t="s">
-        <v>1616</v>
+      <c r="C21" s="6" t="s">
+        <v>1655</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>1317</v>
-[...1 lines deleted...]
-      <c r="B22" s="7">
+        <v>1307</v>
+      </c>
+      <c r="B22" s="9">
         <v>3</v>
       </c>
       <c r="C22" t="s">
-        <v>1666</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="6">
+      <c r="A23" s="6" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B23" s="5">
         <v>1</v>
       </c>
-      <c r="C23" s="5" t="s">
-        <v>1391</v>
+      <c r="C23" s="6" t="s">
+        <v>1777</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>900</v>
-[...1 lines deleted...]
-      <c r="B24" s="7">
+        <v>895</v>
+      </c>
+      <c r="B24" s="9">
         <v>1</v>
       </c>
       <c r="C24" t="s">
-        <v>1666</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="6">
+      <c r="A25" s="6" t="s">
+        <v>848</v>
+      </c>
+      <c r="B25" s="5">
         <v>1</v>
       </c>
-      <c r="C25" s="5" t="s">
-        <v>1503</v>
+      <c r="C25" s="6" t="s">
+        <v>1685</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>734</v>
-[...1 lines deleted...]
-      <c r="B26" s="7">
+        <v>728</v>
+      </c>
+      <c r="B26" s="9">
         <v>1</v>
       </c>
       <c r="C26" t="s">
-        <v>889</v>
+        <v>884</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="6">
+      <c r="A27" s="6" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B27" s="5">
         <v>1</v>
       </c>
-      <c r="C27" s="5" t="s">
-        <v>889</v>
+      <c r="C27" s="6" t="s">
+        <v>884</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>